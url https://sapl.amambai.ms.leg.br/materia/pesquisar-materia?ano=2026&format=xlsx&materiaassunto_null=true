--- v0 (2026-04-13)
+++ v1 (2026-05-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1256" uniqueCount="623">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2152" uniqueCount="1035">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1502,50 +1502,907 @@
 A presente indicação tem como objetivo fortalecer ainda mais a área da saúde em nosso município, garantindo melhores condições de atendimento à população, especialmente àqueles que mais necessitam do serviço público._x000D_
 _x000D_
 Sabemos que a saúde é uma das áreas que mais demandam investimentos contínuos, seja na aquisição de equipamentos, melhorias na estrutura das unidades ou no custeio dos serviços ofertados à população.Nesse sentido, a destinação de uma emenda parlamentar no valor de R$ 100.000,00 representa um importante reforço para o município de Amambai, possibilitando avanços concretos na qualidade do atendimento, ampliando a capacidade de resposta do sistema de saúde e garantindo mais dignidade aos usuários._x000D_
 _x000D_
 Destaco ainda o trabalho comprometido da Deputada Mara Caseiro, que tem se mostrado parceira dos municípios e sensível às demandas da população, especialmente na área da saúde.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/584/indicacao_no100.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o _x000D_
 Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio _x000D_
 Barbosa, com cópia ao Diretor-Presidente da SANESUL, Renato Marcílio da _x000D_
 Silva, a necessidade de implantação de rede de esgoto na Rua Sebastião _x000D_
 Espíndola, no bairro Vila Cristina, especialmente no trecho compreendido a _x000D_
 partir do CRAS até o final da via, bem como a extensão do serviço para toda a _x000D_
 Vila Planalto, neste município.</t>
   </si>
   <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/588/indicacao_no101.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Sérgio Barbosa, a implantação de nova sinalização de trânsito bem como o reforço das já existentes no Residencial Analy.</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/589/indicacao_no102.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que seja instituído o tráfego em duplo sentido de circulação na Rua Benjamin Constant, no trecho compreendido entre a Rua Sete de Setembro e a Rua José Bonifácio.</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/590/indicacao_no103.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, após ouvido o Plenário, ao_x000D_
+Excelentíssimo Senhor Prefeito Sérgio Barbosa, a criação do Programa_x000D_
+Municipal “Pausa para o Cuidado”, com as seguintes diretrizes:_x000D_
+Assunto: Institui o Programa Municipal “Pausa para o Cuidado”,_x000D_
+destinado ao suporte psicológico e social de mães atípicas e cuidadores de_x000D_
+pessoas com Transtorno do Espectro Autista (TEA) no município de Amambai-MS.</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/591/indicacao_no104.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, após ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade de aquisição e disponibilização de kits de materiais pedagógicos e sensoriais destinados aos alunos com Transtorno do Espectro Autista (TEA) matriculados na rede municipal de ensio, para o ano de 2027.</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_no105.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, após ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, por meio da Secretaria Municipal de Infraestrutura, a realização de manutenção das estradas rurais e corredores, bem como a execução de melhorias estruturais nas seguintes localidades:</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_no106.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que sejam adotadas as providências necessárias, em conjunto com o Governo do Estado e os órgãos competentes, para a implantação de banheiros químicos em todos os ônibus escolares que atendem os estudantes da zona rural do município, bem como que seja incluída, nos processos licitatórios, a obrigatoriedade de instalação de banheiros (inclusive químicos) também nos veículos das empresas terceirizadas responsáveis pelo transporte escolar rural.</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/594/indicacao_no107.pdf</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, para que dentro das possibilidades legais e orçamentárias, faça a reforma e manutenção da sede da Associação dos Moradores Varocopas.</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/599/indicacao_no108.pdf</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Sérgio Barbosa que seja realizada a reforma da pintura da Capela Mortuária Deolindo Bulgue, localizada na Vila Limeira.</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_no109.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário ao Excelentíssimo Prefeito Municipal, Sergio Barbosa a possibilidade de implantação de uma FARMÁCIA BÁSICA 24 HORAS nas dependências do Hospital Regional de Amambai, para disponibilizar os medicamentos emergências: tais como antibióticos, analgésicos e antialérgicos aos pacientes que recebem atendimento no período noturno, em feriados e finais de semana pelos médicos plantonistas da rede pública no nosso município.</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/603/indicacao_no_110.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de viabilizar a cobertura com sombreador para estacionamento de veículos na Escola Municipal Polo Indígena Mbo’erenda Tupã’í Ñandeva, na Aldeia Limão Verde, na Escola Municipal Mbo'eroy Guarani Kaiowá e também na Câmara Municipal de Amambai, garantindo proteção contra o sol e a chuva.</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/614/indicacao_no111.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário ao Excelentíssimo Senhor prefeito Municipal Sergio Barbosa, a necessidade de viabilizar recursos com urgência para se fazer:_x000D_
+_x000D_
+•	Ampliação do estacionamento, em toda extensão do quarteirão em frente da Escola Municipal Prof.ª Maria Bataglin Machado;_x000D_
+•	Implantação calçamento com acessibilidade em todo entorno do quarteirão da referida escola, abrangendo também o Posto de Saúde e Associação de Moradores.</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/615/indicacao_no112.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade de transformar a sede da Associação de Moradores da Vila Mariana em um espaço de lazer comunitário.</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_no113.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a adoção das providências necessárias para a realização de estudos técnicos e administrativos visando à elaboração e posterior implementação de projeto destinado à criação de um Centro Municipal de Atendimento, Assistência e Convivência da Pessoa Idosa, nos moldes de uma “creche para idosos”, em nosso município.</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/617/indicacao_no114.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Sérgio Barbosa, que determine ao setor competente a realização de limpeza, manutenção da linha predial e fiscalização dos terrenos localizados no Residencial Adolpho Raymundo do Amaral.</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/618/indicacao_no115.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, após ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal Sergio Diozébio Barbosa, que estude a viabilidade e a melhor localização para a construção de uma cancha de bocha destinada aos idosos do “Programa Conviver” do município de Amambai.</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/619/indicacao_no116.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de viabilizar a disponibilização de um trator agrícola, mediante cessão de uso, para uso direto e contínuo pela Associação Jaguari, da Aldeia Jaguari.</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/620/indicacao_no117.pdf</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Sérgio Barbosa que seja realizada a troca de lâmpadas e a manutenção da rede elétrica de iluminação pública nos seguintes trechos:_x000D_
+•	Rodovia MS 156 Amambai/Tacuru, no percurso até a Aldeia Limão Verde; _x000D_
+•	Rodovia MS 485 Amambai/Aral Moreira, no trecho Término da Avenida Nicolau Otano até o Moto Clube.</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/621/indicacao_no118.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Deputado Federal Rodolfo Nogueira, a destinação de patrulha mecanizada, composta por trator e grade aradora, para atender a Vila Santo Antônio – Cinturão Verde, com o objetivo de fortalecer a agricultura familiar local.</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>Cida Farias, Dr. Cassiano Cardozo, Joanir Martins, Ligia Borges, Runes de Oliveira, Suzana Ulisses, Talyta Escobar</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/622/indicacao_no119.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos ao Excelentíssimo Prefeito Sergio Diozébio Barbosa e ao Ilustríssimo_x000D_
+Senhor Secretário Municipal de Saúde Alessandro Godoi à adoção de medidas_x000D_
+administrativas e orçamentárias para a estruturação do suporte financeiro (transporte,_x000D_
+alimentação e hospedagem) aos pacientes do SUS de Amambai e seus acompanhantes,_x000D_
+adequando a legislação municipal às novas diretrizes da Lei Federal nº 15.390/2026.</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/623/indicacao_no120.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal de Amambai, Sérgio Diozébio Barbosa, que solicite junto ao setor competente e leve esta demanda à direção da Energisa Mato Grosso do Sul, visando a substituição e modernização dos cabos de energia elétrica de alta tensão na região rural do município, especialmente nas localidades do Assentamento Querência e da Fazenda São Geraldo, bem como a troca de postes e estruturas danificadas.</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/624/indicacao_no121.pdf</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Ministro dos Povos Indígenas, Luiz Eloy Terena, a viabilidade da implantação de um Centro de Referência de Assistência Social (CRAS) Indígena, com sede na Aldeia Amambai.</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/628/indicacao_na_122.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que possa atender através das secretarias competentes a realização de estudos técnicos com a finalidade de promover a manutenção, recuperação e, quando necessário, a substituição dos aparelhos de academia ao ar livre que se encontram danificados, bem como a substituição dos parquinhos infantis confeccionados em ferro por estruturas em material plástico, nas praças públicas  situadas nos bairros Vila Santo Antônio e Conjunto Nossa Senhora Aparecida, neste município.</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/629/indicacao_no_123.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a construção de uma travessia elevada na Rua Dom Pedro II, no trecho compreendido entre a Rua Duque de Caxias e a Rua Marechal Floriano, bem como a realização de rebaixamento de guia (meio-fio) na Rua Duque de Caxias, nas proximidades da Espetaria Varanda</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/630/indicacao_no_124.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Sérgio Barbosa, que determine aos setores competentes a revisão dos critérios de cobrança da COSIP (Contribuição para o Custeio do Serviço de Iluminação Pública), especialmente em relação aos consumidores que utilizam sistemas de micro e minigeração distribuída de energia, como a energia solar fotovoltaica, assegurando que a cobrança seja realizada de forma justa e proporcional ao consumo efetivo de energia elétrica da rede pública.</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/631/indicacao_no_125.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal de Amambai, Sérgio Diozébio Barbosa, que determine a realização de expediente junto ao Secretário de Estado de Infraestrutura, Sr. Guilherme Alcântara, ao Governo do Estado de Mato Grosso do Sul e ao Exército Brasileiro, por meio do 17º Regimento de Cavalaria Mecanizado, visando promover os alinhamentos e acordos necessários para viabilizar o início das obras de liberação e construção do aeroporto no município de Amambai-MS.</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/632/indicacao_no_126.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de viabilizar a disponibilização a destinação e utilização de um micro-ônibus para o transporte de pacientes no município de Amambai/MS, conforme contemplação realizada por meio do Programa PAC Seleções 2025.</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>Talyta Escobar, Darci, Éder Pinzan, Jota Roberto, Runes de Oliveira, Suzana Ulisses</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/633/indicacao_no_127.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a necessidade da implantação de passarela elevada (faixa elevada para pedestres), redutor de velocidade (quebra-molas) e rampa de acessibilidade, na Rua Rui Barbosa, entre as Ruas Benigno N. Vasconcelos e Valter G. Caimar, nas proximidades da Praça São José. .</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/634/indicacao_no_128.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a necessidade de implantar novamente o Programa de Recuperação Fiscal (REFIS), destinado ao parcelamento de débitos de IPTU no município</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/635/indicacao_no_129.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, para que dentro das possibilidades legais e orçamentárias, viabilize a realização de recapeamento asfáltico na Rua 21 de Abril, em nosso município.</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/636/indicacao_no_130.pdf</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, depois de ouvido o Plenário, ao Ilustríssimo Senhor Diretor-Presidente da SANESUL, Renato Marcílio da Silva, que sejam adotadas as providências necessárias para a realização de estudos técnicos e a posterior implantação de rede de esgoto na Rua Arlindo Pinto, situada na Vila Cristina, especificamente no trecho compreendido entre as Ruas Miguel Sanches e Sebastião Espíndola.</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/637/indicacao_no_131.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, que seja encaminhado expediente ao Excelentíssimo Senhor Governador do Estado de Mato Grosso do Sul Eduardo Riedel, bem como, uma cópia a Ilustríssima Secretária da SEAD, Dra. Patrícia Cozzolino, a regulamentação e implementação da emissão digital da Carteira de Identificação da Pessoa com Fibromialgia com reconhecimento de Pessoa com Deficiência (PcD), aproveitando a plataforma já existente da SEAD e o aplicativo “MS Digital”</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/638/indicacao_no_132.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que seja realizado, com a máxima brevidade possível, levantamento completo em todo o município de Amambai-MS para identificação dos postes de iluminação pública que necessitam de instalação de braços e lâmpadas, bem como a posterior execução dos serviços de adequação nos pontos identificados, com atenção especial à Rua Aloísio de Souza, ao lado da Escola Maria Bataglin, na Vila Jardim Panorama, e demais localidades da cidade que se encontram na mesma situação.</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/639/indicacao_no_133.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário ao Excelentíssimo Senhor prefeito Municipal Sergio Barbosa, a possibilidade de realizar Estudo Técnico de Viabilidade, bem como a implantação de um Projeto-Piloto de estabilização de solo com cimento (solo-cimento) em estradas rurais do município, com foco nas regiões de maior produção agrícola e rotas de transporte escolar.</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/643/indicacao_134.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal de Amambai, Sérgio Diozébio Barbosa, que determine, junto à Secretaria Municipal de Infraestrutura, a realização de recapeamento asfáltico, implantação de placas indicativas e melhorias gerais na Rua Dom Pedro II, especialmente no trecho próximo ao Inter Pax, Agencia Galo Urbano e Bar do João, em nosso município.</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/644/indicacao_135.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade de instalar um quebra-molas (redutor de velocidade) na Rua Sebastião Espíndola, localizada na Vila Cristina, em frente ao CEI Recanto do Saber.</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/645/indicacao_136.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade de realizar a construção de um novo prédio para o Centro de Referência de Assistência Social (CRAS) do município de Amambai-MS, com estrutura adequada para atender a demanda da população.</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/646/indicacao_137.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de viabilizar a aquisição de uma ambulância destinada ao Posto de Saúde da Aldeia Limão Verde, para atendimento da comunidade indígena da Aldeia Limão Verde, ficando à disposição 24 horas.</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/651/indicacao_138.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que seja realizada manutenção da cobertura e das calhas do Mercado Municipal Gasparino Moraes de Lima.</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/652/indicacao_139.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, com cópia para o DETRAT, a verificação da possibilidade de instalação de placas de identificação com nomes das ruas no Residencial Adolpho Raymundo do Amaral (também referido como Residencial Ipê), adequando-as à nova nomenclatura oficial das vias, conforme segue:_x000D_
+_x000D_
+•	Travessa A – Rua Raul de Souza Bueno; _x000D_
+•	Travessa B – Rua Ubaldino Lopes; _x000D_
+•	Travessa C – Rua Antônio Kolle Neto; _x000D_
+•	Travessa E – Rua Canafístula.</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_140.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, juntamente à Secretaria Municipal de Educação e à Secretaria Municipal de Saúde, para que realizem estudos técnicos e administrativos visando à implantação de ações permanentes de promoção, prevenção e acompanhamento da saúde mental nas unidades escolares da rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/654/indicacao_141.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário ao Excelentíssimo Prefeito Municipal, Sergio Barbosa, a possibilidade de construção de sanitários públicos, masculino e feminino, devidamente adaptados às normas de acessibilidade, a serem implantados na área externa das Unidades Básicas de Saúde do município.</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/655/indicacao_142.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a aquisição de materiais pedagógicos e multidisciplinares destinados ao atendimento realizado pela equipe do CAPS – Centro de Atenção Psicossocial de nosso município.</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_143.pdf</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que envie cópia à Secretaria Municipal de Cidade, que sejam realizados estudos técnicos e administrativos visando à instauração de procedimento de Regularização Fundiária Urbana (REURB), na modalidade cabível, para as famílias residentes em área localizada na Vila Cristina, especificamente na Quadra F.</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_144.pdf</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Sérgio Diozébio Barbosa, DD. Prefeito Municipal, a necessidade de se fazer a revitalização da Associação dos moradores Bairro Guacurus e Praça das Flores (Vila Guaicurus)._x000D_
+•	Reparos e manutenção dos brinquedos do parquinho; _x000D_
+•	Limpeza geral do espaço público; _x000D_
+•	Instalação de lixeiras; _x000D_
+•	Reposição e manutenção das luminárias da praça; _x000D_
+•	Manutenção da iluminação da associação de moradores; _x000D_
+•	Manutenção da iluminação da quadra de esportes.</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/659/indicacao_145.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal de Amambai, Sérgio Diozébio Barbosa, que solicite junto ao setor competente a possibilidade de viabilizar a construção de um mirante com dois pisos na região do “Monte Cristo”, localizado na Vila Cruzeiro, local onde se encontra instalada a tradicional cruz utilizada pela comunidade amambaiense.</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/660/indicacao_146.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Sérgio Barbosa, que sejam realizados estudos técnicos e administrativos visando à criação e implantação de um PAM – Pronto Atendimento Municipal no município de Amambai.</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/661/indicacao_147.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a denominação da Unidade Básica de Saúde que está sendo construída na Vila Ana Manzano, passando a denominar “Unidade Básica de Saúde DILMAR DALVANE BERVIAN.</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/662/indicacao_148.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, para que sejam realizadas reformas estruturais no Centro de Educação Infantil (CEI) Nosso Mundo, e também na Escola Municipal Ayrton Senna da Silva, incluindo a instalação de aparelhos de ar-condicionado nas salas de aula, revitalização da quadra de esportes, reforma dos banheiros e pintura da unidade escolar.</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/664/indicacao_149.pdf</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a necessidade da construção de um ponto de espera coberto no Residencial Analy, destinado as crianças que utilizam o transporte escolar.</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/665/indicacao_150.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, com encaminhamento ao Corpo de Bombeiros Militar de Mato Grosso do Sul e aos órgãos competentes, a necessidade de viabilizar a implantação de uma linha telefônica direta, exclusiva e de fácil acesso para atendimento de emergências do Corpo de Bombeiros no município de Amambai-MS, bem como a adoção de medidas que garantam maior agilidade e eficiência no recebimento das ocorrências locais.</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/666/indicacao_151.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de viabilizar a construção de cobertura da passarela na Escola Municipal Polo Indígena Mbo'erenda Tupa'i Ñandeva, da Aldeia Limão Verde.</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/667/indicacao_152.pdf</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a adoção de medidas visando apoiar e incentivar a criação de uma Associação de Moradores para integração das Vilas Indiana, Glória e Pazeto, atendendo reivindicação dos moradores residentes nas referidas localidades.</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/670/indicacao_153.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade da realização de serviços de cascalhamento e patrolamento nas vias do Residencial Bonito, atendendo à solicitação do morador Enivelto, bem como da presidente Márcia e de sua diretoria.</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/671/indicacao_154.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário ao Excelentíssimo Prefeito Municipal, Sérgio Diozébio Barbosa, para que através da Secretaria Municipal de Saúde, estude a possibilidade de implantação do sistema de aplicativo “Minha UBS”, destinado à modernização e ampliação dos serviços oferecidos pelas Unidades Básicas de Saúde do município.</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/672/indicacao_155.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a viabilidade de contratação, credenciamento ou disponibilização de profissional médico especialista em Dermatologia para atendimento à população de Amambai por meio do Sistema Único de Saúde (SUS), garantindo acesso contínuo e humanizado aos serviços especializados na área dermatológica.</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/683/indicacao_156.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal de Amambai, Sérgio Diozébio Barbosa, com apoio do Secretário Municipal de Infraestrutura, Fernando Fischer, a realização de serviços de patrulhamento, cascalhamento e manutenção da estrada da região das Sete Placas, ligando a Fazenda São Geraldo até a região do J. Moraes, abrangendo aproximadamente 12 quilômetros de extensão.</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/684/indicacao_157.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário ao Excelentíssimo Senhor prefeito Municipal Sergio Barbosa, a necessidade da realização de um estudo de viabilidade para a implantação de galerias de drenagem pluvial nos seguintes locais:_x000D_
+_x000D_
+	Rua 7 de setembro, entre a rua Ari Nunes da Silva e a rua Procópio Alves Nogueira, próximo a Intech Telecom;_x000D_
+	Rua da Republica, esquina com a rua Vereador João Neves, esquina da Loja Pé Forte Calçados;_x000D_
+	Rua da Republica, esquina com a rua Ari Nunes da Silva, próximo ao terminal rodoviário;_x000D_
+	Rua Ari Nunes da Silva, entre a Avenida Pedro Manvailer e a Rua 7 de Setembro._x000D_
+Também solicitamos revisão do estudo técnico da obra de contenção aguas, na Avenida Pedro Manvailer, região da antiga Sbarros e Rua da Republica, região da Ativa Academia .</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/685/indicacao_158.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Sérgio Barbosa, a manutenção e revitalização das faixas de pedestres localizadas na Rua da República, esquina com as seguintes vias: _x000D_
+•	Rua Colombo; _x000D_
+•	Rua Vereador João Neves; _x000D_
+•	Rua dos Expedicionários; _x000D_
+•	Rua Eron da Rosa Brum; _x000D_
+•	Rua Ary Nunes da Silva; _x000D_
+              Bem como a implantação de uma passarela elevada na Rua da República, entre as ruas Eron da Rosa Brum e Francisco Serejo Neto.</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/686/indicacao_159.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de viabilizar a instalação de 08 placas de sinalização de trânsito na avenida de acesso à Aldeia Amambai, no trecho asfaltado até a Escola Central, contendo placas de advertência de quebra-molas, indicação de aproximação dos quebra-molas, redução de velocidade e placas indicando curvas existentes na via, bem como a construção de calçadas no trecho da entrada asfaltada até a Escola Central, visando proporcionar mais segurança para pedestres, estudantes, pais, ciclistas e demais moradores que utilizam diariamente o local.</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/687/indicacao_160.pdf</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a realização de estudo técnico e posterior implantação de sistema de captação e aproveitamento de águas pluviais na Região do Orlando Viol, que compreende desde a escola Maria Bataglin até a proximidade do Arroyo Atacado, visando drenagem urbana de águas pluviais e melhoria da infraestrutura urbana.</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/688/indicacao_161.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, solicitando a realização de estudos técnicos e, posteriormente, a construção de “boca de dragão” para captação e escoamento das águas pluviais na Avenida Nicolau Otano, nas proximidades da Padaria Big Pão, visando conter os alagamentos ocasionados pelas fortes chuvas.</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/689/indicacao_162.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, para que estude a possibilidade da construção de uma sede própria para Associação De Moradores Do Residencial Analy e Don Leon.</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/690/indicacao_163.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade da realização de serviços de cascalhamento e patrolamento em diversos pontos da Aldeia Amambai, especialmente:_x000D_
+•	na ponte de concreto que dá acesso pelo frigorífico, nas proximidades do antigo abatedouro; _x000D_
+•	na ponte de concreto que dá acesso da AABB para a Aldeia Amambai; _x000D_
+•	em outros pontos próximos ao Colégio Pandui; _x000D_
+•	e nas imediações do Colégio Catupiry.</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/691/indicacao_164.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que seja tratada com prioridade a viabilidade de implantação de uma Casa de Apoio no município de Dourados-MS, destinada ao acolhimento de pacientes e familiares do município de Amambai que necessitam realizar consultas, exames, tratamentos, internações, cirurgias ou demais procedimentos médicos fora do domicílio.</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/692/indicacao_165.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade para a execução de serviços de recuperação e manutenção da estrada rural, como patrolamento e cascalhamento, iniciando pela região do Buracão, seguindo em sentido da região das Fazendas Buriti, Onda Verde e Santa Madalena.</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/693/indicacao_166.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos na forma regimental, depois de ouvido  o plenário, ao  Prefeito Municipal, Sergio Diozébio Barbosa, que seja incluso  no Calendário Oficial do Município, de atividades esportivas e culturais durante o mês de aniversário da cidade de Amambai.</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/700/indicacao_167.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos, na forma regimental, depois de ouvido o Plenário, à Excelentíssima Senhora Senadora da República, Soraya Thronicke, e à Reitora do Instituto Federal de Mato Grosso do Sul Elaine Borges Monteiro Cassiano a viabilidade de implantação do Projeto “Olhos que Inspiram” no Município de Amambai-MS, visando à realização de triagens oftalmológicas, consultas especializadas e fornecimento gratuito de óculos para estudantes da rede pública municipal e estadual de ensino._x000D_
+JUSTIFICATIVA_x000D_
+A presente indicação tem como finalidade solicitar a expansão do Projeto “Olhos que Inspiram” para o Município de Amambai-MS, considerando a relevância social e educacional da iniciativa já desenvolvida pelo Instituto Federal de Mato Grosso do Sul (IFMS), viabilizada por meio de emenda parlamentar destinada pela Senadora Soraya Thronicke._x000D_
+O referido projeto tem se destacado no Estado de Mato Grosso do Sul pela promoção de ações preventivas de saúde visual, proporcionando atendimento oftalmológico especializado a estudantes da rede pública, contribuindo significativamente para a melhoria do rendimento escolar, inclusão social e qualidade de vida das crianças e adolescentes atendidos._x000D_
+É de conhecimento público que inúmeros estudantes enfrentam dificuldades de aprendizagem decorrentes de problemas visuais não diagnosticados ou sem acompanhamento adequado, situação que impacta diretamente o desempenho educacional e o desenvolvimento social._x000D_
+Dessa forma, entendemos que a implantação do Projeto “Olhos que Inspiram” em Amambai-MS representará importante avanço nas políticas públicas voltadas à educação, saúde preventiva e assistência social, beneficiando especialmente estudantes em situação de vulnerabilidade._x000D_
+Por fim, ressaltamos a importância da parceria institucional entre o Senado Federal, IFMS, Município de Amambai e demais órgãos competentes, visando garantir acesso digno à saúde ocular e melhores condições de aprendizado aos estudantes da rede pública.</t>
+  </si>
+  <si>
     <t>493</t>
   </si>
   <si>
     <t>PAC</t>
   </si>
   <si>
     <t>Parecer de Comissão</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/493/parecer_001.2026_-_pl_gp_004.2026_-_convenio_-_casa_acolhida_fraterna_1.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 001/2026, em conjunto da CLJRF, COSP, CESAS e CFO, referente ao Projeto de Lei GP nº 004/2026.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/494/parecer_002.2026_-_pl_gp_005.2026_-_abre_credito_suplementar_-_casa_acolhida_fraterna_1.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 002/2026, em conjunto da CLJRF, COSP, CESAS e CFO, referente ao Projeto de Lei GP nº 005/2026.</t>
@@ -1612,73 +2469,145 @@
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/555/parecer_009.2026___pl_cm_004.2026___vale_alimentacao_camara.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de vale-alimentação aos servidores públicos ativos da Câmara Municipal de Amambai/MS, revoga as Leis Municipais nº 2.481/2015 e nº 2.589/2018, e dá outras providências”.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/556/parecer_010.2026___pl_gp_008.2026___credito_especial_trilha_pandui.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial, e da outras providências</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/587/parecer_011.2026_-_pl_cm_001.2026_-_monitor_no_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 011/2026, da CLJRF, sobre o Projeto de Lei CM nº 001/2026.</t>
   </si>
   <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/641/parecer_012.2026_-_pr_001.2026_-_sessao_solene_dia_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão nº 012/2026, da CLJRF, CESAS e CFO em conjunto, referente ao Projeto de Resolução nº 001/2026.</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/642/parecer_013.2026_-_pr_002.2026_-_concurso_de_frases_aniversario_amambai.pdf</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão nº 013/2026, da CLJRF, CESAS e CFO em conjunto, referente ao Projeto de Resolução nº 002/2026.</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/673/parecer_014.2026_-_pl_gp_013.2026_-_revoga_lei_municipal_n._1592.2000_-_fmis.pdf</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão nº 14/2026, da CLJRF, CESAS e CFO em conjunto, referente ao Projeto de Lei GP nº 013/2026.</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/674/parecer_015.2026_-_pl_cm_002.2026_-_utilidade_publica_casa_da_acolhida.pdf</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão nº 15/2026, da CLJRF e CESAS em conjunto, referente ao Projeto de Lei CM nº 002/2026.</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/675/parecer_016.2026_-_pl_cm_006.2026_-_homenagem_pioneiros_amambai.pdf</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão nº 16/2026, da CLJRF, CESAS e CFO em conjunto, referente ao Projeto de Lei CM nº 006/2026.</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/697/parecer_017.2026_-_pl_gp_014.2026_-_homologacao_e_amortizacao_do_previbai.pdf</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão nº 17/2026, da CLJRF, CESAS e CFO em conjunto, referente ao Projeto de Lei GP nº 014/2026.</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/698/parecer_018.2026_-_pl_gp_015.2026_-_termo_de_fomento_para_expobai.pdf</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão nº 18/2026, da CLJRF, CESAS, CICAPMA e CFO em conjunto, referente ao Projeto de Lei GP nº 015/2026.</t>
+  </si>
+  <si>
     <t>573</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_resolucao_no001.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Institui a Sessão Solene em Homenagem às Mulheres no âmbito do Poder Legislativo de Amambai – MS, a ser realizada anualmente no mês de março, e dá outras providências”. _x000D_
 _x000D_
 Art. 1º. 	Fica instituída, no âmbito do Poder Legislativo de Amambai – MS, a Sessão Solene em Homenagem às Mulheres, a ser realizada anualmente durante o mês de março, em comemoração ao Dia Internacional da Mulher._x000D_
 _x000D_
 Art. 2º. A referida Sessão Solene tem como objetivo homenagear mulheres que se destacam por sua atuação social, profissional, política ou cultural no município, bem como promover o debate sobre políticas públicas de igualdade de gênero e o fortalecimento dos direitos da mulher._x000D_
 _x000D_
 Art. 3º. Durante a solenidade, será entregue a honraria "Mulher Destaque" a cidadãs indicadas pelos parlamentares, conforme critérios e quantitativos definidos pela Mesa Diretora desta Casa de Leis._x000D_
 _x000D_
 Art. 4º. As despesas decorrentes da execução desta Lei correrão por conta de dotações orçamentárias legislativas próprias, suplementadas se necessário._x000D_
 _x000D_
 Art. 5º. Esta Lei entrará em vigor na data de sua publicação, revogando as disposições em contrário.</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/604/projeto_resolucao_no002.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Institui, no âmbito da Câmara Municipal de Amambai/MS, o Concurso de Frases alusivas ao aniversário de emancipação do Município, a ser realizado anualmente no mês de setembro, como parte das comemorações alusivas à data”.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/437/requerimento_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa  de Leis, José Darci da Silva para que se oficie ao Excelentíssimo Senhor  Prefeito Municipal Sergio Barbosa, que encaminhe a esta Casa de Leis,  informações referentes às licitações suspensas ou canceladas pelo Tribunal de  Contas do Estado.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>Rosa Linda Rodrigues</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/438/requerimento_no_002-2026.pdf</t>
   </si>
@@ -1855,50 +2784,107 @@
 c)	Com base em qual previsão contratual e legal;_x000D_
 5. Informação sobre os critérios adotados para a escolha das empresas subcontratadas, na medida em que tais informações sejam de conhecimento do Município ou tenham sido exigidas contratualmente, indicando:_x000D_
 a)	Se houve chamamento, cotação ou procedimento similar;_x000D_
 6. Identificação do(s) fiscal(is) do contrato por parte do Município, com o envio de:_x000D_
 a)	Relatórios de fiscalização;_x000D_
 b)	Medições realizadas;_x000D_
 c)	Documentos que embasaram os pagamentos efetuados;_x000D_
 7. Informação expressa acerca do controle exercido pelo Município sobre a execução contratual, especialmente quanto à cadeia de subcontratações, indicando:_x000D_
 a)	Se há acompanhamento efetivo dos serviços prestados por terceiros;_x000D_
 8. Cópia do processo administrativo completo relativo à contratação, incluindo:_x000D_
 a)	Fase preparatória;_x000D_
 b)	Documentos de habilitação;_x000D_
 c)	Pareceres técnicos e jurídicos;_x000D_
 d)	Atos de adjudicação e contratação;_x000D_
 9. Informação sobre a exigência e verificação, pelo Município, da regularidade fiscal, trabalhista e previdenciária das empresas subcontratadas, quando prevista contratualmente;_x000D_
 10. Esclarecimento sobre eventual previsão contratual de responsabilidade solidária ou subsidiária da empresa contratada em relação às obrigações das subcontratadas._x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
                O presente requerimento tem por finalidade o exercício regular da função fiscalizatória do Poder Legislativo, especialmente no que se refere à execução de contratos administrativos que envolvem a prestação indireta de serviços públicos._x000D_
                   Considerando a complexidade dos contratos que envolvem a chamada quarteirização, caracterizada pela possibilidade de subcontratação de terceiros pela empresa originalmente contratada, torna-se essencial assegurar que haja controle efetivo por parte da Administração Pública, bem como transparência na aplicação dos recursos públicos._x000D_
                   A obtenção das informações ora solicitadas permitirá a verificação da regularidade da execução contratual, do cumprimento das obrigações assumidas, da legalidade das subcontratações eventualmente realizadas e da observância dos princípios que regem a Administração Pública, em especial a legalidade, a eficiência e a transparência._x000D_
                   Trata-se, portanto, de medida legítima de controle institucional, voltada ao acompanhamento da correta aplicação dos recursos públicos, sem prejuízo do regular andamento das atividades administrativas.</t>
   </si>
   <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>Darci, Rosa Linda Rodrigues, Runes de Oliveira, Talyta Escobar</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/597/requerimento_no016.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos , na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, Darci José da Silva, para que se oficie ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa a ao Juízo Zona Eleitoral de Amambai/MS, manifestando apoio institucional á  pretensão de instalação de seção eleitoral, a funcionar na Escola Municipal Novo Horizonte, situada na zona rural do Município, ou, conforme avaliação técnica da Justiça Eleitoral, á criação de local de votação com a correspondente seção eleitoral naquela unidade escolar.</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>Rosa Linda Rodrigues, Darci, Éder Pinzan, Suzana Ulisses, Talyta Escobar</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_no017.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos, na forma regimental, após ouvido o Plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, Darci José da Silva, para que se oficie ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que envie a esta Casa de Leis, informações acerca do aparelho de raio-X existente no Posto de Saúde Central, bem como sobre a realocação dos servidores vinculados ao setor. _x000D_
+_x000D_
+Requer-se o esclarecimento quanto ao funcionamento atual do aparelho de raio-X, informando se o equipamento encontra-se em operação, em manutenção ou fora de uso, bem como, em caso de inoperância, quais os motivos, desde quando se encontra nessa condição e quais providências estão sendo adotadas para sua regularização, incluindo prazo estimado para retorno das atividades._x000D_
+_x000D_
+Solicita-se, ainda, informações sobre a realocação dos profissionais que atuavam no setor de raio-X, especificando para quais unidades ou setores foram designados, quais funções estão exercendo atualmente e se essa redistribuição é de caráter temporário ou definitivo._x000D_
+_x000D_
+Por fim, requer-se o envio de informações sobre os pontos de atendimento atualmente utilizados para a realização de exames de raio-X no município, indicando onde a população está sendo atendida durante o período de eventual indisponibilidade do equipamento, bem como se há convênios, encaminhamentos ou deslocamentos para outras unidades. Quais medidas foram adotadas para garantir a continuidade do atendimento à população durante o período de problemas na unidade.</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/625/requerimento_no018.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos, na forma regimental, após ouvido o Plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, Darci José da Silva, para que se oficie ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que envie a esta Casa de Leis, informações detalhadas acerca da situação das cadeiras odontológicas dos Postos de Saúde das regiões da Varocopa e Mangay, no município de Amambai-MS.</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/626/requerimento_no019.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que este subscreve, no uso de suas atribuições legais e regimentais, requer à Mesa Diretora, após deliberação em Plenário, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal de Amambai/MS para que, por meio dos setores competentes, encaminhe a esta Casa de Leis, no prazo legal, as seguintes informações e documentos referentes ao contrato administrativo de prestação de serviços que envolve a chamada “quarteirização” — entendida como a execução indireta de serviços mediante subcontratação de terceiros pela empresa contratada:</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/669/requerimento_020.pdf</t>
+  </si>
+  <si>
+    <t>Requeremos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, Darci José da Silva, para que se oficie ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que encaminhe a esta Casa de Leis, as seguintes informações e documentos referentes aos valores devolvidos pela Câmara Municipal ao Poder Executivo, oriundos de sobra financeira do repasse do duodécimo, no exercício de 2025:</t>
+  </si>
+  <si>
     <t>458</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Sergio Diozébio Barbosa</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/458/projeto_lei_001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 001/2026 "DISPÕE SOBRE A AUTORIZAÇÃO PARA REPASSE DE RECURSOS FEDERAIS VINCULADOS AO INCENTIVO FINANCEIRO DE DESEMPENHO DAS EQUIPES DA ATENÇÃO PRIMÁRIA Á SAUDE - APS, REFERENTE Á COMPETENCIA DO ANO DE 2024, NO ÂMBITO DO MUNICIPIO DE AMAMBAI, E DÁ OUTRA PROVIDENCIA.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/459/projeto_lei_002.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 002/2026 "DISPÕE SOBRE A AUTORIZAÇÃO PARA REPASSE DE RECURSOS FEDERAIS VINCULADOS AO INCENTIVO FINANCEIRO DE DESEMPENHO DA  SAÚDE BUCAL , REFERENTE Á COMPETENCIA DO ANOS DE 2024 E 2025, NO ÂMBITO DO MUNICIPIO DE AMAMBAI, E DÁ OUTRA PROVIDENCIA.</t>
@@ -1962,50 +2948,86 @@
     <t>544</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/544/projeto_lei_no009.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI GP Nº 009/2026, QUE CONCEDE REAJUSTE DE VENCIMENTOS, PROVENTOS E PENSÕES DE SERVIDORES ATIVOS, INATIVOS , PENSIONISTAS E DE EMPREGADOS PÚBLICOS DO PODER EXECUTIVO MUNICIPAL DE AMAMBAI/MS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/545/projeto_lei_no010.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI GP Nº 0102026, QUE DISPÕE SOBRE A CONCESSÃO DE VALE-ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS ATIVOS DO PODER EXECUTIVO MUNICIPAL DE AMAMBAI/MS, REVOGA A LEI MUNICIPAL Nº 2.468/2015 E SUAS ALTERAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/546/projeto_lei_no011.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI GP Nº 011/2026, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A PRESTAR APOIO MATERIAL, EM CARÁTER EXCEPCIONAL, À SECRETARIA ESPECIAL DE SAÚDE INDÍGENA - SESAI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/601/projeto_lei_no012-2026_ldo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 012/2026 DISPÕE SOBRE AS DIRETRIZ ORÇAMENTARIA PARA O EXERCICIO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/602/projeto_lei_no013-2026.pdf</t>
+  </si>
+  <si>
+    <t>"REVOGA INTEGRALMENTE A LEI MINICIPAL nº 1.592, DE 11 DE JULHO DE 2.000, QUE CRIOU O FUNDO MUNICIPAL DE INVESTIMENTOS SOCIAIS (FMIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/679/pl_no014.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº014/2026  DISPONHE SOBRE A HOMOLOGAÇÃO DA REAVALIAÇÃO ATUARIAL DO EXERCICIO DE 206, ALTERA O PLANO DE CUSTEIO NORMAL E INSTITUI PLANO DE AMORTIZAÇÃO DO DÉFICIL DO REGIME PRÓPIO DE PREVIDÊNCIA SOCIAL- RPPS DO MUNICIPIO DE AMAMBAI/MS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/680/pl_no015.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 015/2026 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERM DE FOMENTO COM O SINDICATO RURAL DE AMAMBAI PARA APOIO Á REALIZAÇÃO DA 35º EXPOSIÇÃO AGROPECUÁRIA E INDUSTRIAL DE AMAMBAI- EXPOBAI 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/457/mocao_de_congratulacao__marcio_dutra_dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicito moção de congratulação para o Senhor Marcio Dutra dos Santos, em homenagem à sua trajetória e dedicação e reconhecimento ao relevante trabalho prestado como Presidente da Vila Limeira, em nosso município, em prol da comunidade.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/486/mocao_sandrieli_domingues_suzana.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à Jovem Sandrieli Domingues, nome tradicional Kuñatai Takuapu’y, fotógrafa indígena pertencente ao povo Guarani e Kaiowá, residente no município de Amambai/MS.</t>
   </si>
@@ -2081,95 +3103,330 @@
 com sensibilidade e criatividade, desenvolve trabalhos utilizando materiais como argila,_x000D_
 papelão e jornal, transformando-os em expressivas obras que retratam os costumes e as_x000D_
 figuras típicas da nossa gente._x000D_
  Seu talento foi reconhecido ao ser contemplado pelo prêmio cultural da Lei_x000D_
 Aldir Blanc, ocasião em que produziu obras de grande relevância, como “O Ervateiro”,_x000D_
 símbolo da tradição regional e da identidade cultural sul-mato-grossense._x000D_
  Ressalta-se, ainda, sua importante atuação social junto ao CAPS (Centro de_x000D_
 Atenção Psicossocial), onde suas produções artísticas contribuem também para o bemestar e a inclusão social, evidenciando o papel transformador da arte na vida das_x000D_
 pessoas._x000D_
 _x000D_
  Amambai, 19 de Março 2022</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/571/congratulacao_frank-cassiano.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Congratulação:_x000D_
 _x000D_
 					_x000D_
                         Ao Senhor EVALDIR FRANK , em reconhecimento à sua trajetória     profissional exemplar como Médico Veterinário e Produtor Rural em nosso município.</t>
   </si>
   <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/600/mocao_congratulacao_denilson_junior-paulo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
+_x000D_
+O Vereador que esta subscreve, nos termos regimentais, vem apresentar MOÇÃO DE CONGRATULAÇÃO ao jovem talento amambaiense:_x000D_
+DENILSON JÚNIOR, pela brilhante conquista do título de Vice-Campeão no rodeio realizado em Nioaque-MS, demonstrando garra, técnica e elevando o nome de Amambai no esporte de montarias em touros.</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>Cida Farias, Darci, Dr. Cassiano Cardozo, Éder Pinzan, Joanir Martins, Jota Roberto, Ligia Borges, Paulo Sergio Locutor, Roberto Sangue Bom, Rosa Linda Rodrigues, Runes de Oliveira, Suzana Ulisses</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/606/mocao_de_congratulacao_equipe_campea.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação_x000D_
+_x000D_
+A Câmara Municipal de Amambai, apresenta Moção de Congratulação a equipe União, campeã da Taça de Ouro, durante a tradicional festa do Laço Comprido, no município de Amambai, a honrosa conquista foi alcançada pelos atletas Marcos Moraes, Teixeira Escobar, Alan Abreu, Tiago Oliveira e Pedro Tozinho.</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>Cida Farias, Darci, Dr. Cassiano Cardozo, Éder Pinzan, Joanir Martins, Jota Roberto, Ligia Borges, Paulo Sergio Locutor, Roberto Sangue Bom, Rosa Linda Rodrigues, Runes de Oliveira, Suzana Ulisses, Talyta Escobar</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/607/mocao_de_congratulacao_patrao_diogo_brescovit.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação_x000D_
+_x000D_
+A Câmara Municipal de Amambai, apresenta Moção de Congratulação ao Sr. Diogo Brescovit, Patrão do Clube União Amambaiense , pela realização do 37° Encontro Estadual Laço Comprido, no município de Amambai.</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/609/mocao_legendarios_dia_do_bem_darci.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
+Autor: Vereador Darci José da Silva _x000D_
+Solicito Moção de Congratulação ao Grupo Legendários – Subsede de Amambai/MS, pelos relevantes serviços prestados à comunidade por ocasião do “Dia do Bem”, realizado em 21 de abril de 2026, na Escola Felipe de Brum, com apoio da Igreja do Evangelho Quadrangular._x000D_
+CONSIDERANDO a importância das ações sociais desenvolvidas por entidades e grupos voluntários que promovem o bem-estar coletivo;_x000D_
+ O relevante trabalho realizado pelo Grupo Legendários – Subsede de Amambai/MS, que tem se destacado por iniciativas solidárias e de apoio à comunidade local;</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/610/mocao_gisele_ligia.pdf</t>
+  </si>
+  <si>
+    <t>Solicito Moção de Congratulação:_x000D_
+					_x000D_
+                 _x000D_
+                   Gisele Landvoigt é fonoaudióloga, com atuação consolidada na área de linguagem, desenvolvendo um trabalho clínico voltado à avaliação, diagnóstico e intervenção em alterações da comunicação humana, com ênfase no público infantil.</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/611/mocao_cabo_dutra_ligia.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação ao Policial Militar Cabo PM Dutra, lotado na 3ª Companhia Independente de Polícia Militar de Amambai-MS, em reconhecimento ao ato de coragem, bravura, humanidade e amor ao próximo demonstrado durante uma ocorrência de incêndio residencial, mesmo estando em seu período de folga._x000D_
+Com mais de 15 anos de dedicação à Polícia Militar, Cabo Dutra construiu uma trajetória marcada pela responsabilidade, disciplina e compromisso com a segurança da população. Sua atuação sempre foi pautada pelo dever de servir e proteger, sendo exemplo de profissionalismo, honra e dedicação dentro da corporação.</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/612/mocao_igreja_quadrangular_suzana.pdf</t>
+  </si>
+  <si>
+    <t>Moção Congratulação_x000D_
+_x000D_
+_x000D_
+_x000D_
+Moção de Congratulação à Igreja do Evangelho Quadrangular, pela realização do evento “O Dia do Bem”, ocorrido no dia 21 de abril de 2026, nas dependências da Escola Estadual Coronel Felipe de Brum.</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/613/mocao_congratulacao___ctg_sentinela_de_amambai_paulo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO _x000D_
+Amambai-MS, 22 de abril de 2026 _x000D_
+A Câmara Municipal de Amambai, Estado de Mato Grosso do Sul, nos _x000D_
+termos regimentais, apresenta MOÇÃO DE CONGRATULAÇÃO ao CTG – Sentinela de _x000D_
+Amambai, pela brilhante participação e expressiva conquista durante a 23ª fase do FEGAMS – _x000D_
+Festival Sul-Mato-Grossense de Folclore e Tradição Gaúcha, realizada nos dias 18 e 19 de abril</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/627/mocao_congratulacao_lindafem-cida.pdf</t>
+  </si>
+  <si>
+    <t>Solicito uma Moção de Congratulação à LINDAFEM – Liga Nacional de Airsoft Feminino, pela idealização e realização da Operação Quitéria.</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/649/mocao_congratulacao_max_-sabao.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa Diretora o encaminhamento de Moção de Congratulação à Garagem 724, pela organização do evento realizado nos dias 25 e 26, que reuniu com grande êxito amantes do automobilismo e a comunidade em geral._x000D_
+O evento destacou-se pela diversidade de atrações, proporcionando momentos de lazer, integração e valorização da cultura automotiva, com destaque para o empenho da equipe, especialmente na pessoa do Max Berté.</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/650/mocao_congratulacao_aca_-sabao.pdf</t>
+  </si>
+  <si>
+    <t>Solicito à Mesa Diretora o encaminhamento de Moção de Congratulação à ACA – Associação de Carros Antigos de Amambai, pela importante parceria na realização do evento promovido nos dias 25 e 26, que reuniu com grande êxito amantes do automobilismo e a comunidade em geral._x000D_
+Destacamos a belíssima exposição de carros antigos, contribuindo para a valorização da cultura automotiva em nosso município.</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/658/mocao_congratulacao_ipi-darci.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulação_x000D_
+_x000D_
+Igreja Presbiteriana Independente-IPI, pelo grande sucesso da realização da  realização da tradicional Festa do Milho, ocorrida entre os dias 04 e 09 de maio de 2026, em nosso município.</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/676/mocao_de_congratulacao__cabo_pm_luiz_cordeiro_da_silva_junior.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
+_x000D_
+A Câmara Municipal de Amambai-MS vem, por meio desta, externar votos de congratulações e reconhecimento ao senhor:_x000D_
+_x000D_
+LUIZ CORDEIRO DA SILVA JÚNIOR</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/677/mocao_de_congratulacao__jefferson_de_lima_cardoso.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
+_x000D_
+A Câmara Municipal de Amambai-MS vem, por meio desta, externar votos de congratulações e reconhecimento ao senhor:_x000D_
+_x000D_
+JEFFERSON DE LIMA CARDOSO</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/678/mocao_de_congratulacao__soldado_pm_luciney_de_oliveira_dutra.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
+_x000D_
+A Câmara Municipal de Amambai-MS vem, por meio desta, externar votos de congratulações e reconhecimento ao senhor:_x000D_
+_x000D_
+LUCINEY DE OLIVEIRA DUTRA</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/696/congratulacao_xavier-paulo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
+_x000D_
+A Câmara Municipal de Amambai, por iniciativa do Vereador Paulo Sérgio Locutor, apresenta a presente MOÇÃO DE CONGRATULAÇÃO ao Senhor Aldinar Correia Xavier, em reconhecimento aos relevantes serviços prestados ao município e à região ao longo de mais de 30 anos de atuação no transporte de gado, cavalos e animais.</t>
+  </si>
+  <si>
     <t>443</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção Pesar</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/443/mocao_pesar_rosa.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Pesar: Pelo falecimento da Sra. GECI GIACOMETTI corrido em 03 de FEVEREIRO de 2026</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/508/mocao_de_pesar_maria_robaldo_03-03-2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
                 Solicito a moção de pesar aos familiares da senhora Maria Jose Robaldo Dutra pelo seu falecimento ocorrido no dia 03/03/2026.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/510/mocao_de_pesar_sr_raimundo_ligia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 A Câmara Municipal de Amambai, por iniciativa da Vereadora Lígia Borges, manifesta profundo pesar pelo falecimento do Sr. Raimundo Simões, ocorrido recentemente, deixando familiares, amigos e toda a comunidade consternados com sua partida.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/511/mocao_de_pesar_-_juan_-paulao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 _x000D_
 Com profundo pesar registramos o falecimento do jovem Juan de Souza, ocorrido no dia 08 de março de 2026, na região da Fazenda São Francisco, no município de Amambai. Com apenas 15 anos de idade, sua partida tão precoce causa grande tristeza e consternação a todos que tiveram a oportunidade de conhecê-lo.</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/608/mocao_pesar_pai_da_mariana._ligia.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR_x000D_
+Pelo falecimento do senhor Osvaldo Manoel da Silva, carinhosamente conhecido como Osvaldão PM do Futebol, ocorrido no dia 20 de abril de 2026._x000D_
+Homem respeitado, de grande carisma e dedicação à família e à comunidade, Osvaldo construiu sua trajetória marcada pela amizade, pelo trabalho e pelo amor ao esporte, sendo muito conhecido e querido por todos que tiveram a oportunidade de conviver com sua presença alegre e seu espírito acolhedor.</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>Éder Pinzan</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/640/mocao_pesar_teixerinha-eder.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR_x000D_
+Pelo falecimento do senhor Ivo dos Santos, ocorrido no dia 29 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/663/mocao_pesar-rosa.pdf</t>
+  </si>
+  <si>
+    <t>Solicito uma moção de pesar para os familiares do senhora, ÂNGELA VALDRUD BOECK, externamos nossos votos de Paz e solidariedade , pelo falecimento ocorrido dia 12 de MAIO de 2026</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/694/mocao_pesar_adelia-cida.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE MOÇÃO DE PESAR_x000D_
+Solicito moção de pesar pelo falecimento da senhora Adélia Padilha Correa, ocorrido no dia 19/05/2026 aos seus 88 anos deixando familiares, amigos e toda a comunidade consternados com sua partida.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Câmara</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_cm_001.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza o Poder Executivo Municipal de Amambai/MS a instituir monitor escolar no transporte escolar da rede pública municipal de ensino e dá outras providências.”._x000D_
 _x000D_
 Art. 1º. Fica o Poder Executivo Municipal de Amambai/MS autorizado a instituir a presença de monitor escolar nos veículos utilizados para o transporte de estudantes da rede pública municipal de ensino._x000D_
 _x000D_
 Art. 2º. A regulamentação da presente Lei ficará a cargo do Poder Executivo, por meio da Secretaria Municipal de Educação, que definirá:_x000D_
 _x000D_
 I – os critérios de designação, contratação ou terceirização do monitor escolar;_x000D_
 II – as rotas, faixas etárias ou situações que exijam acompanhamento obrigatório;_x000D_
 III – a capacitação mínima exigida para o exercício da função;_x000D_
 IV – as atribuições específicas do monitor._x000D_
 _x000D_
@@ -2209,50 +3466,305 @@
     <t>549</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/549/projeto_de_lei_cm_no_003-2026-mesa_diretora_...pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI REAJUSTE DE VENCIMENTOS SERVIDORES CAMARA Nº 003/2026</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/550/projeto_de_lei_cm_no_004-2026-mesa_diretora_vale.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI REAJUSTE DO VALE ALIMENTAÇÃO SERVIDORES CAMARA Nº 004/2026</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/586/projeto_de_lei_no005_joanir.pdf</t>
   </si>
   <si>
     <t>Institui e Inclui no Calendário Oficial de Comemorações do Município de Amambai/MS, a data de celebração do aniversário da Aldeia Limão Verde e dá outras providências. Art. 1º. Fica oficialmente instituída, no Calendário Oficial de Comemorações do Município de Amambai/MS, a celebração anual do Aniversário da Aldeia Limão Verde, a ser realizada no final do mês de novembro. Art. 2º. A programação comemorativa será organizada pela própria comunidade indígena da Aldeia Limão Verde, podendo incluir atividades culturais, educacionais, esportivas e tradicionais, de acordo com seus costumes e deliberações internas. Art. 3º . A comemoração terá duração de três dias, compreendendo: I – 28 de novembro: abertura oficial com participação de rezadores e apresentações culturais dos alunos da Escola Municipal Polo Indígena Tupa’i Ñandeva; II – 29 de novembro: continuidade das atividades culturais e das apresentações escolares; III – 30 de novembro: encerramento e comemoração oficial do aniversário da Aldeia Limão Verde. Art. 4º. O Poder Executivo poderá oferecer apoio institucional e logístico para a realização das comemorações, conforme disponibilidade orçamentária. Art. 5º . Esta Lei entra em vigor na data de sua publicação JUSTIFICATIVA A Aldeia Limão Verde foi oficialmente demarcada pelo antigo Serviço de Proteção ao Índio (SPI) em 14 de novembro de 1928, marco histórico que representa o início da organização territorial, social e cultural desta tradicional comunidade indígena. Por decisão da própria comunidade e de seus moradores, definiu-se que a comemoração do aniversário da Aldeia Limão Verde ocorrerá sempre no fim do mês de novembro, com três dias de festividades, contemplando rezas tradicionais, rituais, apresentações culturais, atividades escolares e demais manifestações que integram a identidade local. A instituição oficial desta data comemorativa representa o reconhecimento da importância histórica, cultural e social da Aldeia Limão Verde para o município de Amambai, fortalecendo o sentimento de pertencimento, preservando tradições e valorizando a rica herança cultural do povo indígena que compõe sua comunidade. Diante do exposto, apresentamos este Projeto de Lei para apreciação e aprovação dos nobres pares.</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/605/projeto_lei_cm_no006.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Institui o Dia Municipal de Homenagem à Memória dos Pioneiros de Amambai, e inclui a data no Calendário Oficial de Eventos do Município de Amambai/MS”._x000D_
+_x000D_
+Art. 1º. Fica instituído, no âmbito do Município de Amambai/MS, o Dia Municipal de Homenagem à Memória dos Pioneiros de Amambai, a ser celebrado anualmente em 03 de setembro, incluindo-se no Calendário Oficial de Eventos do Município._x000D_
+_x000D_
+Art. 2º. Para os fins desta Lei, consideram-se pioneiros de Amambai:_x000D_
+I – as pessoas e famílias que chegaram e se estabeleceram na região antes da emancipação político-administrativa do Município;_x000D_
+II – as pessoas que, no mesmo marco temporal, ainda que não tenham residido de forma permanente na localidade, tenham contribuído de maneira relevante para a fundação, consolidação, proteção, organização social, desenvolvimento econômico, formação cultural ou estruturação institucional do núcleo histórico que deu origem ao Município de Amambai._x000D_
+_x000D_
+Art. 3º. O Dia Municipal de Homenagem à Memória dos Pioneiros de Amambai terá caráter cívico, cultural, educativo e memorial, destinando-se à valorização da história local, ao reconhecimento público das contribuições prestadas à formação do Município e ao fortalecimento da identidade coletiva amambaiense._x000D_
+_x000D_
+Art. 4º. Na data de que trata esta Lei, o Poder Público poderá, diretamente ou em parceria com a Câmara Municipal, instituições de ensino, entidades culturais, associações comunitárias, arquivos, museus e demais organizações da sociedade civil, promover:_x000D_
+I – sessões solenes, homenagens públicas e atos comemorativos;_x000D_
+_x000D_
+_x000D_
+_x000D_
+II – concursos literários, redações escolares, mostras, seminários, palestras, exposições e publicações. _x000D_
+III – ações pedagógicas voltadas ao estudo da história local;_x000D_
+IV – iniciativas de preservação, difusão e valorização da memória dos pioneiros e da formação histórica de Amambai._x000D_
+_x000D_
+Art. 5º. A instituição da presente data comemorativa não implica exclusividade de homenagem a qualquer personalidade específica, devendo sua interpretação e aplicação observar o caráter amplo, plural e inclusivo da memória histórica do Município._x000D_
+_x000D_
+Art. 6º. O Poder Executivo poderá regulamentar esta Lei, no que couber, especialmente quanto às formas de cooperação institucional, promoção de atividades e critérios para reconhecimento público de personalidades, famílias e entidades vinculadas à memória histórica local._x000D_
+_x000D_
+Art. 7º. As despesas decorrentes da execução desta Lei correrão por conta das dotações orçamentárias próprias, suplementadas se necessário._x000D_
+_x000D_
+Art. 8º. Esta Lei entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/647/projeto_de_lei_cm_no_007.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: Dispõe sobre o direito do usuário do Sistema Único de Saúde (SUS ) à notificação prévia e estabelece diretrizes para a redução de absenteísmo da Rede Municipal de Saúde de Amambai-MS e da outras providências.</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/648/projeto_de_lei_cm_no_008.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Institui a Semana Municipal de Conscientização sobre a Saúde Mental no Município de Amambai-MS e dá outras providências."</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/668/projeto_lei_cm_009.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: Declara de Utilidade Pública a entidade que especifica e dá outras providências. Art. 1º. Fica declarada de Utilidade Pública a “ASSOCIAÇÃO INDÍGENA KOEJU NEPUA PYAHU”, pessoa jurídica de direito privado, sem fins lucrativos, inscrita no CNPJ sob o nº 60.668.708/0001-47, com sede na Rodovia Amambai a Ponta Porã, s/n, Aldeia Amambai, no município de Amambai/MS, CEP 79.993899. Art. 2º. A entidade tem por finalidade desenvolver, entre outras, as seguintes atividades: I – Atividades de associações de defesa de direitos sociais; II – Atividades de apoio à agricultura não especificadas anteriormente; III – Serviços de organização de feiras, congressos, exposições e festas; IV – Regulação das atividades de saúde, educação, serviços culturais e outros serviços sociais; V – Ensino de esportes; VI – Treinamento em desenvolvimento profissional e gerencial; VII – Atividades de práticas integrativas e complementares em saúde humana; VIII – Serviços de assistência social sem alojamento. Art. 3º. A declaração de utilidade pública confere à associação os benefícios e prerrogativas previstas na legislação municipal vigente. Art. 4º. Esta Lei entrará em vigor na data de sua publicação, revogando as disposições em contrário. Sala das Sessões, 12 de Maio de 2026.</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/681/plcm_no010.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: "Institui o Título Honorífico 'Servidor Jubilado – Legado e Dedicação' no âmbito do Poder Legislativo de Amambai e dá outras providências”._x000D_
+_x000D_
+Art. 1º - Fica instituído o Título Honorífico 'Servidor Jubilado – Legado e Dedicação', a ser conferido anualmente pela Câmara Municipal de Amambai aos servidores públicos concursados de provimento efetivo, pertencentes aos quadros dos Poderes Executivo e Legislativo, bem como das autarquias e fundações municipais, que ingressarem em aposentadoria."_x000D_
+_x000D_
+Art. 2º - A homenagem consistirá na entrega de um diploma ou placa de reconhecimento, em sessão solene ou ato oficial da Câmara, preferencialmente no mês de outubro (mês do Servidor Público) ou conforme conveniência da Mesa Diretora._x000D_
+_x000D_
+Art. 3º A Secretaria de Recursos Humanos da Prefeitura e da Câmara poderá ser oficiada anualmente para fornecer a relação dos servidores que ingressaram no período de inatividade (aposentadoria)._x000D_
+_x000D_
+Art. 4º As despesas decorrentes da execução deste Decreto Legislativo correrão por conta de dotações orçamentárias próprias da Câmara Municipal._x000D_
+_x000D_
+Art. 5º Este Decreto Legislativo entra em vigor na data de sua publicação.</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/682/plcm_no011.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Dispõe sobre a prevenção e o combate ao assédio moral e sexual no âmbito da Administração Pública Direta e Indireta do Município de Amambai/MS, e dá outras providências.”_x000D_
+_x000D_
+Art. 1º. Fica instituída, no âmbito da Administração Pública Direta e Indireta do Município de Amambai/MS, a política de prevenção e combate ao assédio moral e sexual no serviço público._x000D_
+_x000D_
+Art. 2º. Para os fins desta Lei, considera-se:_x000D_
+_x000D_
+I – Assédio moral: toda conduta abusiva, reiterada ou sistemática, que exponha o servidor ou empregado público a situações humilhantes, constrangedoras ou degradantes no ambiente de trabalho, com o objetivo ou efeito de desestabilizar emocionalmente ou prejudicar sua dignidade._x000D_
+II – Assédio sexual: toda conduta de natureza sexual, não desejada, praticada no ambiente de trabalho, especialmente quando houver abuso de poder, hierarquia ou função. _x000D_
+_x000D_
+Art. 3º.    Constituem práticas de assédio moral, entre outras:_x000D_
+_x000D_
+I – impor metas impossíveis ou desproporcionais;_x000D_
+II – atribuir tarefas incompatíveis com o cargo;_x000D_
+III – retirar injustificadamente atribuições do servidor;_x000D_
+IV – isolar ou ignorar o servidor;_x000D_
+V – divulgar boatos ou informações que atinjam sua honra;_x000D_
+VI – submeter o servidor a constrangimentos públicos;_x000D_
+VII – desqualificar reiteradamente o trabalho executado;_x000D_
+VIII – dificultar o exercício das funções sem justificativa._x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+Art. 4º.    São princípios da política instituída por esta Lei:_x000D_
+_x000D_
+I – dignidade da pessoa humana;_x000D_
+II – valorização do servidor público;_x000D_
+III – respeito no ambiente de trabalho;_x000D_
+IV – prevenção de conflitos;_x000D_
+V – proteção à saúde mental._x000D_
+_x000D_
+Art. 5º.  O Município deverá adotar medidas preventivas, tais como:_x000D_
+_x000D_
+I – campanhas educativas e informativas;_x000D_
+II – capacitação de gestores e servidores;_x000D_
+III – divulgação de canais de denúncia;_x000D_
+IV – promoção de ambiente de trabalho saudável;_x000D_
+V – inclusão do tema em treinamentos institucionais._x000D_
+_x000D_
+Art. 6º. Fica assegurado ao servidor:_x000D_
+_x000D_
+I – o direito de denunciar situações de assédio;_x000D_
+II – a proteção contra retaliações;_x000D_
+III – o sigilo das informações;_x000D_
+IV – o acompanhamento institucional, quando necessário._x000D_
+_x000D_
+Art. 7º. A apuração das denúncias deverá ocorrer por meio de:_x000D_
+_x000D_
+I – sindicância;_x000D_
+II – processo administrativo disciplinar;_x000D_
+III – outros instrumentos previstos na legislação municipal._x000D_
+_x000D_
+Art. 8º. Comprovada a prática de assédio, o agente público estará sujeito às penalidades previstas no estatuto dos servidores públicos municipais, podendo incluir:_x000D_
+_x000D_
+I – advertência;_x000D_
+II – suspensão;_x000D_
+III – demissão;_x000D_
+IV – demais sanções cabíveis.</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/699/projeto_lei_cm_no012.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Dispõe sobre a prevenção e o combate ao assédio moral, sexual e político no âmbito da Administração Pública Direta e Indireta do Município de Amambai/MS, e dá outras providências.”_x000D_
+_x000D_
+Art. 1º. Fica instituída, no âmbito da Administração Pública Direta e Indireta do Município de Amambai/MS, a política de prevenção e combate ao assédio moral, sexual e político no serviço público._x000D_
+_x000D_
+Art. 2º. Para os fins desta Lei, considera-se:_x000D_
+_x000D_
+I – Assédio moral: toda conduta abusiva, reiterada ou sistemática, que exponha o servidor ou empregado público a situações humilhantes, constrangedoras ou degradantes no ambiente de trabalho, com o objetivo ou efeito de desestabilizar emocionalmente ou prejudicar sua dignidade._x000D_
+_x000D_
+II – Assédio sexual: toda conduta de natureza sexual, não desejada, praticada no ambiente de trabalho, especialmente quando houver abuso de poder, hierarquia ou função. _x000D_
+_x000D_
+III – Assédio político: toda conduta praticada no ambiente institucional ou funcional que tenha por finalidade constranger, perseguir, intimidar, prejudicar, coagir ou retaliar servidor ou agente público em razão de posicionamento político, ideológico, partidário, eleitoral ou exercício legítimo de direitos políticos, mediante abuso de autoridade, hierarquia ou influência funcional._x000D_
+_x000D_
+Art. 3º.    Constituem práticas de assédio moral, entre outras:_x000D_
+_x000D_
+I – impor metas impossíveis ou desproporcionais;_x000D_
+II – atribuir tarefas incompatíveis com o cargo;_x000D_
+III – retirar injustificadamente atribuições do servidor;_x000D_
+IV – isolar ou ignorar o servidor;_x000D_
+V – divulgar boatos ou informações que atinjam sua honra;_x000D_
+VI – submeter o servidor a constrangimentos públicos;_x000D_
+VII – desqualificar reiteradamente o trabalho executado;_x000D_
+VIII – dificultar o exercício das funções sem justificativa._x000D_
+IX – constranger servidor em razão de posicionamento político ou ideológico;_x000D_
+X – utilizar da hierarquia funcional para influenciar manifestação político-partidária de servidor;_x000D_
+XI – promover perseguição funcional, remoção injustificada, isolamento ou retaliação motivada por convicção política, ideológica ou eleitoral._x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+Art. 4º.    São princípios da política instituída por esta Lei:_x000D_
+_x000D_
+I – dignidade da pessoa humana;_x000D_
+II – valorização do servidor público;_x000D_
+III – respeito no ambiente de trabalho;_x000D_
+IV – prevenção de conflitos;_x000D_
+V – proteção à saúde mental._x000D_
+VI – liberdade de convicção política e ideológica._x000D_
+_x000D_
+Art. 5º.  O Município deverá adotar medidas preventivas, tais como:_x000D_
+_x000D_
+I – campanhas educativas e informativas;_x000D_
+II – capacitação de gestores e servidores;_x000D_
+III – divulgação de canais de denúncia;_x000D_
+IV – promoção de ambiente de trabalho saudável;_x000D_
+V – inclusão do tema em treinamentos institucionais._x000D_
+_x000D_
+Art. 6º. Fica assegurado ao servidor:_x000D_
+_x000D_
+I – o direito de denunciar situações de assédio;_x000D_
+II – a proteção contra retaliações;_x000D_
+III – o sigilo das informações;_x000D_
+IV – o acompanhamento institucional, quando necessário._x000D_
+_x000D_
+Art. 6º. A - É vedada qualquer forma de perseguição funcional, discriminação, constrangimento ou retaliação motivada por convicção política, ideológica, partidária ou eleitoral do servidor público, assegurado o livre exercício dos direitos políticos garantidos pela Constituição Federal de 1988._x000D_
+_x000D_
+Art. 7º. A apuração das denúncias deverá ocorrer por meio de:_x000D_
+_x000D_
+I – sindicância;_x000D_
+II – processo administrativo disciplinar;_x000D_
+III – outros instrumentos previstos na legislação municipal._x000D_
+_x000D_
+Art. 8º. Comprovada a prática de assédio, o agente público estará sujeito às penalidades previstas no estatuto dos servidores públicos municipais, podendo incluir:_x000D_
+_x000D_
+I – advertência;_x000D_
+II – suspensão;_x000D_
+III – demissão;_x000D_
+IV – demais sanções cabíveis._x000D_
+_x000D_
+Art. 9º. O Poder Executivo poderá regulamentar esta Lei, no que couber._x000D_
+_x000D_
+Art. 10. As despesas decorrentes da execução desta Lei correrão por conta de dotações orçamentárias próprias._x000D_
+_x000D_
+Art. 11. Esta Lei entra em vigor na data de sua publicação._x000D_
+_x000D_
+                                                                                Sala das Sessões, 27 de maio de 2026.</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>MR</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio</t>
+  </si>
+  <si>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/695/mocao_de_repudio_contra_cassems_cida.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO_x000D_
+_x000D_
+NOTA DE REPÚDIO AO AUMENTO ABUSIVO DA TAXA DE CONTRIBUIÇÃO DA CASSEMS_x000D_
+_x000D_
+A CASSEMS (Caixa de Assistência dos Servidores Públicos Estaduais de Mato Grosso do Sul) eu venho em a público manifestar de forma veemente o seu mais profundo REPÚDIO ao aumento abusivo e desproporcional na taxa de contribuição dos cônjuges anunciado pela Caixa de Assistência dos Servidores Públicos Estaduais de Mato Grosso do Sul (CASSEMS)._x000D_
+A decisão do Conselho de Administração da CASSEMS de reajustar o valor fixo da mensalidade dos cônjuges de R$ 35,00 para R$ 450,00 — um aumento confiscatório de 1.185% — é inadmissível. Essa medida ataca diretamente a estabilidade financeira e o planejamento orçamentário das famílias dos servidores públicos, em especial daquelas categorias que recebem os menores salários e sofrem com a defasagem salarial._x000D_
+É inaceitável que um plano de saúde fundado e mantido pelos próprios servidores imponha um reajuste dessa magnitude de forma unilateral, sem a devida abertura para um amplo debate democrático e transparente com os principais afetados. Justificar tal medida alegando déficits internos, enquanto se transfere integralmente a conta para o trabalhador sem apresentar alternativas viáveis, demonstra uma grave falta de sensibilidade social._x000D_
+A saúde é um direito essencial e não pode ser tratada como mercadoria. Diante de um aumento que inviabiliza a permanência de milhares de dependentes e ameaça deixar famílias inteiras desassistidas, exigimos:_x000D_
+•	Imediata suspensão da aplicação deste reajuste abusivo._x000D_
+•	Transparência total com a prestação de contas detalhada e auditoria dos recursos._x000D_
+•	Abertura imediata de canal de diálogo e negociação com os sindicatos e associações representativas para encontrar alternativas justas._x000D_
+Não aceitaremos passivamente esse massacre financeiro sobre o bolso de quem se dedica diariamente ao serviço público de Mato Grosso do Sul. Permaneceremos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2556,56 +4068,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/430/indicacao_001_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/431/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/433/indicacao_004-_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/434/indicacao_005_-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/435/indicacao_006_-_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/439/indicacao_007_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/440/indicacao_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/441/indicacao_009_-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/442/indicacao_010_-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/446/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/444/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/445/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/447/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/448/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/449/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/451/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/452/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/453/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/454/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/462/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/463/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/464/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/465/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/467/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/466/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/469/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/470/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/471/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/474/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/475/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/476/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/477/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/478/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/479/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/480/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/481/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/482/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/483/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/491/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/495/indicacao_no_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/496/indicacao_no_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/497/indicacao_no_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/498/indicacao_no_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/499/indicacao_no_048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/500/indicacao_no_049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/501/indicacao_no_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/502/indicacao_no_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/503/indicacao_no_052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/504/indicacao_no_053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/505/indicacao_no_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/513/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/514/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/515/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/516/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/517/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/521/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/522/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/523/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/524/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/525/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/527/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/531/indicacao_no_066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/532/indicacao_no_067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/533/indicacao_no_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/534/indicacao_no_069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/535/indicacao_no_070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/536/indicacao_no_071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/537/indicacao_no_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/538/indicacao_no_073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/539/indicacao_no_074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/540/indicacao_no_075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/541/indicacao_no_076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/557/indicacao_no_077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_no078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/559/indicacao_no_079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_no_080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_no_081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_no_082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/563/indicacao_no_083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_no_084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao_no_085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_no_086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_no_087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/568/indicacao_no_088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/572/indicacao_no_089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/574/indicacao_no090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/575/indicacao_no091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/576/indicacao_no092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/577/indicacao_no093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/578/indicacao_no094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/579/indicacao_no095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/580/indicacao_no096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/581/indicacao_na097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/582/indicacao_no098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/583/indicacao_no099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/584/indicacao_no100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/493/parecer_001.2026_-_pl_gp_004.2026_-_convenio_-_casa_acolhida_fraterna_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/494/parecer_002.2026_-_pl_gp_005.2026_-_abre_credito_suplementar_-_casa_acolhida_fraterna_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/547/parecer_003.2026_-_pl_gp_006.2026_-_premio_do_iptu_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/548/parecer_004.2026_-_pl_gp_007.2026_-_prorroga_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/551/parecer_005.2026___pl_gp_009.2026___reajuste_linear_pma.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/552/parecer_006.2026___pl_gp_010.2026___vale_alimentacao_pma.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/553/parecer_007.2026___pl_gp_011.2026___custeio_de_despesas_sesai.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/554/parecer_008.2026___pl_cm_003.2026___reajuste_linear_camara.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/555/parecer_009.2026___pl_cm_004.2026___vale_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/556/parecer_010.2026___pl_gp_008.2026___credito_especial_trilha_pandui.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/587/parecer_011.2026_-_pl_cm_001.2026_-_monitor_no_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_resolucao_no001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/437/requerimento_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/438/requerimento_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/436/requerimento_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/455/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/456/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/472/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/473/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/484/requerimento__008.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/506/requerimento_no_009.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/507/requerimento_no_010.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/520/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/528/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/530/requerimento_no_013.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/570/requerimento_no_014.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/585/requerimento_no015.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/458/projeto_lei_001.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/459/projeto_lei_002.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/460/projeto_lei_003.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/489/pl_004-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/490/pl_005_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/509/pl_no_006_executivo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/526/projeto_lei_n_007-2026_pme.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/543/projeto_lei_no008.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/544/projeto_lei_no009.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/545/projeto_lei_no010.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/546/projeto_lei_no011.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/457/mocao_de_congratulacao__marcio_dutra_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/486/mocao_sandrieli_domingues_suzana.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/487/mocao_de_congratulacao_sala_do_empreendedor_cida.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/488/mocao_de_congratulacao_-_carlos_alberto_andrade_e_jurgielewicz_paulao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/492/mocao_de_congratulacao_rosana_rius_maria_aparecida_bobato_suzana.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/512/mocao_congratulacao_-delfina-cida.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/518/mocao_de_congratulacao_-_inez_-rosa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/542/mocao_de_congratulacao_joel_-cida.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/571/congratulacao_frank-cassiano.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/443/mocao_pesar_rosa.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/508/mocao_de_pesar_maria_robaldo_03-03-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/510/mocao_de_pesar_sr_raimundo_ligia.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/511/mocao_de_pesar_-_juan_-paulao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_cm_001.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/529/projeto_de_lei_cm_002.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/549/projeto_de_lei_cm_no_003-2026-mesa_diretora_...pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/550/projeto_de_lei_cm_no_004-2026-mesa_diretora_vale.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/586/projeto_de_lei_no005_joanir.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/430/indicacao_001_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/431/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/433/indicacao_004-_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/434/indicacao_005_-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/435/indicacao_006_-_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/439/indicacao_007_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/440/indicacao_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/441/indicacao_009_-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/442/indicacao_010_-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/446/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/444/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/445/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/447/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/448/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/449/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/451/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/452/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/453/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/454/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/462/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/463/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/464/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/465/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/467/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/466/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/469/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/470/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/471/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/474/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/475/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/476/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/477/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/478/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/479/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/480/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/481/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/482/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/483/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/491/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/495/indicacao_no_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/496/indicacao_no_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/497/indicacao_no_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/498/indicacao_no_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/499/indicacao_no_048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/500/indicacao_no_049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/501/indicacao_no_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/502/indicacao_no_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/503/indicacao_no_052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/504/indicacao_no_053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/505/indicacao_no_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/513/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/514/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/515/indicacao_057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/516/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/517/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/521/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/522/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/523/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/524/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/525/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/527/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/531/indicacao_no_066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/532/indicacao_no_067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/533/indicacao_no_068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/534/indicacao_no_069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/535/indicacao_no_070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/536/indicacao_no_071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/537/indicacao_no_072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/538/indicacao_no_073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/539/indicacao_no_074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/540/indicacao_no_075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/541/indicacao_no_076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/557/indicacao_no_077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_no078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/559/indicacao_no_079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_no_080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_no_081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_no_082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/563/indicacao_no_083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_no_084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao_no_085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_no_086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_no_087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/568/indicacao_no_088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/572/indicacao_no_089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/574/indicacao_no090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/575/indicacao_no091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/576/indicacao_no092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/577/indicacao_no093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/578/indicacao_no094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/579/indicacao_no095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/580/indicacao_no096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/581/indicacao_na097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/582/indicacao_no098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/583/indicacao_no099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/584/indicacao_no100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/588/indicacao_no101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/589/indicacao_no102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/590/indicacao_no103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/591/indicacao_no104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_no105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_no106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/594/indicacao_no107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/599/indicacao_no108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/595/indicacao_no109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/603/indicacao_no_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/614/indicacao_no111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/615/indicacao_no112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_no113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/617/indicacao_no114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/618/indicacao_no115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/619/indicacao_no116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/620/indicacao_no117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/621/indicacao_no118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/622/indicacao_no119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/623/indicacao_no120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/624/indicacao_no121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/628/indicacao_na_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/629/indicacao_no_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/630/indicacao_no_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/631/indicacao_no_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/632/indicacao_no_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/633/indicacao_no_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/634/indicacao_no_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/635/indicacao_no_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/636/indicacao_no_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/637/indicacao_no_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/638/indicacao_no_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/639/indicacao_no_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/643/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/644/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/645/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/646/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/651/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/652/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/653/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/654/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/655/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/657/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/659/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/660/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/661/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/662/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/664/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/665/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/666/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/667/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/670/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/671/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/672/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/683/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/684/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/685/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/686/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/687/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/688/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/689/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/690/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/691/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/692/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/693/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/700/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/493/parecer_001.2026_-_pl_gp_004.2026_-_convenio_-_casa_acolhida_fraterna_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/494/parecer_002.2026_-_pl_gp_005.2026_-_abre_credito_suplementar_-_casa_acolhida_fraterna_1.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/547/parecer_003.2026_-_pl_gp_006.2026_-_premio_do_iptu_2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/548/parecer_004.2026_-_pl_gp_007.2026_-_prorroga_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/551/parecer_005.2026___pl_gp_009.2026___reajuste_linear_pma.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/552/parecer_006.2026___pl_gp_010.2026___vale_alimentacao_pma.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/553/parecer_007.2026___pl_gp_011.2026___custeio_de_despesas_sesai.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/554/parecer_008.2026___pl_cm_003.2026___reajuste_linear_camara.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/555/parecer_009.2026___pl_cm_004.2026___vale_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/556/parecer_010.2026___pl_gp_008.2026___credito_especial_trilha_pandui.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/587/parecer_011.2026_-_pl_cm_001.2026_-_monitor_no_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/641/parecer_012.2026_-_pr_001.2026_-_sessao_solene_dia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/642/parecer_013.2026_-_pr_002.2026_-_concurso_de_frases_aniversario_amambai.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/673/parecer_014.2026_-_pl_gp_013.2026_-_revoga_lei_municipal_n._1592.2000_-_fmis.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/674/parecer_015.2026_-_pl_cm_002.2026_-_utilidade_publica_casa_da_acolhida.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/675/parecer_016.2026_-_pl_cm_006.2026_-_homenagem_pioneiros_amambai.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/697/parecer_017.2026_-_pl_gp_014.2026_-_homologacao_e_amortizacao_do_previbai.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/698/parecer_018.2026_-_pl_gp_015.2026_-_termo_de_fomento_para_expobai.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/573/projeto_de_resolucao_no001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/604/projeto_resolucao_no002.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/437/requerimento_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/438/requerimento_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/436/requerimento_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/455/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/456/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/472/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/473/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/484/requerimento__008.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/506/requerimento_no_009.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/507/requerimento_no_010.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/520/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/528/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/530/requerimento_no_013.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/570/requerimento_no_014.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/585/requerimento_no015.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/597/requerimento_no016.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_no017.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/625/requerimento_no018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/626/requerimento_no019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/669/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/458/projeto_lei_001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/459/projeto_lei_002.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/460/projeto_lei_003.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/489/pl_004-2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/490/pl_005_2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/509/pl_no_006_executivo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/526/projeto_lei_n_007-2026_pme.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/543/projeto_lei_no008.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/544/projeto_lei_no009.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/545/projeto_lei_no010.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/546/projeto_lei_no011.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/601/projeto_lei_no012-2026_ldo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/602/projeto_lei_no013-2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/679/pl_no014.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/680/pl_no015.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/457/mocao_de_congratulacao__marcio_dutra_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/486/mocao_sandrieli_domingues_suzana.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/487/mocao_de_congratulacao_sala_do_empreendedor_cida.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/488/mocao_de_congratulacao_-_carlos_alberto_andrade_e_jurgielewicz_paulao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/492/mocao_de_congratulacao_rosana_rius_maria_aparecida_bobato_suzana.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/512/mocao_congratulacao_-delfina-cida.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/518/mocao_de_congratulacao_-_inez_-rosa.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/542/mocao_de_congratulacao_joel_-cida.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/571/congratulacao_frank-cassiano.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/600/mocao_congratulacao_denilson_junior-paulo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/606/mocao_de_congratulacao_equipe_campea.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/607/mocao_de_congratulacao_patrao_diogo_brescovit.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/609/mocao_legendarios_dia_do_bem_darci.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/610/mocao_gisele_ligia.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/611/mocao_cabo_dutra_ligia.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/612/mocao_igreja_quadrangular_suzana.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/613/mocao_congratulacao___ctg_sentinela_de_amambai_paulo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/627/mocao_congratulacao_lindafem-cida.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/649/mocao_congratulacao_max_-sabao.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/650/mocao_congratulacao_aca_-sabao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/658/mocao_congratulacao_ipi-darci.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/676/mocao_de_congratulacao__cabo_pm_luiz_cordeiro_da_silva_junior.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/677/mocao_de_congratulacao__jefferson_de_lima_cardoso.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/678/mocao_de_congratulacao__soldado_pm_luciney_de_oliveira_dutra.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/696/congratulacao_xavier-paulo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/443/mocao_pesar_rosa.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/508/mocao_de_pesar_maria_robaldo_03-03-2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/510/mocao_de_pesar_sr_raimundo_ligia.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/511/mocao_de_pesar_-_juan_-paulao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/608/mocao_pesar_pai_da_mariana._ligia.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/640/mocao_pesar_teixerinha-eder.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/663/mocao_pesar-rosa.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/694/mocao_pesar_adelia-cida.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_cm_001.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/529/projeto_de_lei_cm_002.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/549/projeto_de_lei_cm_no_003-2026-mesa_diretora_...pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/550/projeto_de_lei_cm_no_004-2026-mesa_diretora_vale.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/586/projeto_de_lei_no005_joanir.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/605/projeto_lei_cm_no006.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/647/projeto_de_lei_cm_no_007.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/648/projeto_de_lei_cm_no_008.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/668/projeto_lei_cm_009.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/681/plcm_no010.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/682/plcm_no011.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/699/projeto_lei_cm_no012.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2026/695/mocao_de_repudio_contra_cassems_cida.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H157"/>
+  <dimension ref="A1:H269"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="185.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="157.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -5211,1496 +6723,4408 @@
       </c>
       <c r="D101" t="s">
         <v>11</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
         <v>197</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>436</v>
       </c>
       <c r="H101" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>438</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>10</v>
+        <v>439</v>
       </c>
       <c r="D102" t="s">
-        <v>439</v>
+        <v>11</v>
       </c>
       <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>139</v>
+      </c>
+      <c r="G102" s="1" t="s">
         <v>440</v>
       </c>
-      <c r="F102" t="s">
+      <c r="H102" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>442</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>443</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>72</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>444</v>
       </c>
-      <c r="B103" t="s">
-[...14 lines deleted...]
-      <c r="G103" s="1" t="s">
+      <c r="H103" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>446</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
         <v>447</v>
       </c>
-      <c r="B104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D104" t="s">
-        <v>439</v>
+        <v>11</v>
       </c>
       <c r="E104" t="s">
-        <v>440</v>
+        <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>441</v>
+        <v>106</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>448</v>
       </c>
       <c r="H104" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>450</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>27</v>
+        <v>451</v>
       </c>
       <c r="D105" t="s">
-        <v>439</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>440</v>
+        <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>441</v>
+        <v>63</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="H105" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>32</v>
+        <v>455</v>
       </c>
       <c r="D106" t="s">
-        <v>439</v>
+        <v>11</v>
       </c>
       <c r="E106" t="s">
-        <v>440</v>
+        <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>441</v>
+        <v>96</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="H106" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>37</v>
+        <v>459</v>
       </c>
       <c r="D107" t="s">
-        <v>439</v>
+        <v>11</v>
       </c>
       <c r="E107" t="s">
-        <v>440</v>
+        <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>441</v>
+        <v>197</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="H107" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>42</v>
+        <v>463</v>
       </c>
       <c r="D108" t="s">
-        <v>439</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>440</v>
+        <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>441</v>
+        <v>148</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="H108" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>47</v>
+        <v>467</v>
       </c>
       <c r="D109" t="s">
-        <v>439</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>440</v>
+        <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>441</v>
+        <v>28</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="H109" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>52</v>
+        <v>471</v>
       </c>
       <c r="D110" t="s">
-        <v>439</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>440</v>
+        <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>441</v>
+        <v>18</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="H110" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>57</v>
+        <v>475</v>
       </c>
       <c r="D111" t="s">
-        <v>439</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>440</v>
+        <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>441</v>
+        <v>368</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="H111" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>62</v>
+        <v>479</v>
       </c>
       <c r="D112" t="s">
-        <v>439</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>440</v>
+        <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>441</v>
+        <v>18</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="H112" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>10</v>
+        <v>483</v>
       </c>
       <c r="D113" t="s">
-        <v>475</v>
+        <v>11</v>
       </c>
       <c r="E113" t="s">
-        <v>476</v>
+        <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>106</v>
+        <v>148</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="H113" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>10</v>
+        <v>487</v>
       </c>
       <c r="D114" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="E114" t="s">
-        <v>481</v>
+        <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="H114" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>17</v>
+        <v>491</v>
       </c>
       <c r="D115" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>481</v>
+        <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>485</v>
+        <v>139</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="H115" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>22</v>
+        <v>495</v>
       </c>
       <c r="D116" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>481</v>
+        <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>242</v>
+        <v>63</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="H116" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>27</v>
+        <v>499</v>
       </c>
       <c r="D117" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
-        <v>481</v>
+        <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>43</v>
+        <v>368</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="H117" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>494</v>
+        <v>502</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>32</v>
+        <v>503</v>
       </c>
       <c r="D118" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
-        <v>481</v>
+        <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>495</v>
+        <v>504</v>
       </c>
       <c r="H118" t="s">
-        <v>496</v>
+        <v>505</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>497</v>
+        <v>506</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>37</v>
+        <v>507</v>
       </c>
       <c r="D119" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="E119" t="s">
-        <v>481</v>
+        <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>485</v>
+        <v>197</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="H119" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>42</v>
+        <v>511</v>
       </c>
       <c r="D120" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="E120" t="s">
-        <v>481</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>81</v>
+        <v>512</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="H120" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>47</v>
+        <v>516</v>
       </c>
       <c r="D121" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>481</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>504</v>
+        <v>517</v>
       </c>
       <c r="H121" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>52</v>
+        <v>520</v>
       </c>
       <c r="D122" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="E122" t="s">
-        <v>481</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>327</v>
+        <v>43</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>507</v>
+        <v>521</v>
       </c>
       <c r="H122" t="s">
-        <v>508</v>
+        <v>522</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>509</v>
+        <v>523</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>57</v>
+        <v>524</v>
       </c>
       <c r="D123" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="E123" t="s">
-        <v>481</v>
+        <v>12</v>
       </c>
       <c r="F123" t="s">
         <v>197</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>510</v>
+        <v>525</v>
       </c>
       <c r="H123" t="s">
-        <v>511</v>
+        <v>526</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>512</v>
+        <v>527</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>62</v>
+        <v>528</v>
       </c>
       <c r="D124" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>481</v>
+        <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>327</v>
+        <v>72</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>513</v>
+        <v>529</v>
       </c>
       <c r="H124" t="s">
-        <v>514</v>
+        <v>530</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>515</v>
+        <v>531</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>67</v>
+        <v>532</v>
       </c>
       <c r="D125" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="E125" t="s">
-        <v>481</v>
+        <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>516</v>
+        <v>533</v>
       </c>
       <c r="H125" t="s">
-        <v>517</v>
+        <v>534</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>518</v>
+        <v>535</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>71</v>
+        <v>536</v>
       </c>
       <c r="D126" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="E126" t="s">
-        <v>481</v>
+        <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>519</v>
+        <v>537</v>
       </c>
       <c r="H126" t="s">
-        <v>520</v>
+        <v>538</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>521</v>
+        <v>539</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>76</v>
+        <v>540</v>
       </c>
       <c r="D127" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="E127" t="s">
-        <v>481</v>
+        <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>86</v>
+        <v>368</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>522</v>
+        <v>541</v>
       </c>
       <c r="H127" t="s">
-        <v>523</v>
+        <v>542</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>524</v>
+        <v>543</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>80</v>
+        <v>544</v>
       </c>
       <c r="D128" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="E128" t="s">
-        <v>481</v>
+        <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>81</v>
+        <v>545</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>525</v>
+        <v>546</v>
       </c>
       <c r="H128" t="s">
-        <v>526</v>
+        <v>547</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>527</v>
+        <v>548</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>10</v>
+        <v>549</v>
       </c>
       <c r="D129" t="s">
-        <v>528</v>
+        <v>11</v>
       </c>
       <c r="E129" t="s">
-        <v>529</v>
+        <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>530</v>
+        <v>139</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>531</v>
+        <v>550</v>
       </c>
       <c r="H129" t="s">
-        <v>532</v>
+        <v>551</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>533</v>
+        <v>552</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>17</v>
+        <v>553</v>
       </c>
       <c r="D130" t="s">
-        <v>528</v>
+        <v>11</v>
       </c>
       <c r="E130" t="s">
-        <v>529</v>
+        <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>530</v>
+        <v>148</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>534</v>
+        <v>554</v>
       </c>
       <c r="H130" t="s">
-        <v>535</v>
+        <v>555</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>536</v>
+        <v>556</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>22</v>
+        <v>557</v>
       </c>
       <c r="D131" t="s">
-        <v>528</v>
+        <v>11</v>
       </c>
       <c r="E131" t="s">
-        <v>529</v>
+        <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>530</v>
+        <v>43</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>537</v>
+        <v>558</v>
       </c>
       <c r="H131" t="s">
-        <v>538</v>
+        <v>559</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>539</v>
+        <v>560</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>27</v>
+        <v>561</v>
       </c>
       <c r="D132" t="s">
-        <v>528</v>
+        <v>11</v>
       </c>
       <c r="E132" t="s">
-        <v>529</v>
+        <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>530</v>
+        <v>106</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>540</v>
+        <v>562</v>
       </c>
       <c r="H132" t="s">
-        <v>541</v>
+        <v>563</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>542</v>
+        <v>564</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>32</v>
+        <v>565</v>
       </c>
       <c r="D133" t="s">
-        <v>528</v>
+        <v>11</v>
       </c>
       <c r="E133" t="s">
-        <v>529</v>
+        <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>530</v>
+        <v>86</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>543</v>
+        <v>566</v>
       </c>
       <c r="H133" t="s">
-        <v>544</v>
+        <v>567</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>545</v>
+        <v>568</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>37</v>
+        <v>569</v>
       </c>
       <c r="D134" t="s">
-        <v>528</v>
+        <v>11</v>
       </c>
       <c r="E134" t="s">
-        <v>529</v>
+        <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>530</v>
+        <v>18</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>546</v>
+        <v>570</v>
       </c>
       <c r="H134" t="s">
-        <v>547</v>
+        <v>571</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>548</v>
+        <v>572</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>42</v>
+        <v>573</v>
       </c>
       <c r="D135" t="s">
-        <v>528</v>
+        <v>11</v>
       </c>
       <c r="E135" t="s">
-        <v>529</v>
+        <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>530</v>
+        <v>96</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>549</v>
+        <v>574</v>
       </c>
       <c r="H135" t="s">
-        <v>550</v>
+        <v>575</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>551</v>
+        <v>576</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>47</v>
+        <v>577</v>
       </c>
       <c r="D136" t="s">
-        <v>528</v>
+        <v>11</v>
       </c>
       <c r="E136" t="s">
-        <v>529</v>
+        <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>530</v>
+        <v>148</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>552</v>
+        <v>578</v>
       </c>
       <c r="H136" t="s">
-        <v>553</v>
+        <v>579</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>554</v>
+        <v>580</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>52</v>
+        <v>581</v>
       </c>
       <c r="D137" t="s">
-        <v>528</v>
+        <v>11</v>
       </c>
       <c r="E137" t="s">
-        <v>529</v>
+        <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>530</v>
+        <v>86</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>555</v>
+        <v>582</v>
       </c>
       <c r="H137" t="s">
-        <v>556</v>
+        <v>583</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>557</v>
+        <v>584</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>57</v>
+        <v>585</v>
       </c>
       <c r="D138" t="s">
-        <v>528</v>
+        <v>11</v>
       </c>
       <c r="E138" t="s">
-        <v>529</v>
+        <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>530</v>
+        <v>368</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>558</v>
+        <v>586</v>
       </c>
       <c r="H138" t="s">
-        <v>559</v>
+        <v>587</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>560</v>
+        <v>588</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>62</v>
+        <v>589</v>
       </c>
       <c r="D139" t="s">
-        <v>528</v>
+        <v>11</v>
       </c>
       <c r="E139" t="s">
-        <v>529</v>
+        <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>530</v>
+        <v>139</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>561</v>
+        <v>590</v>
       </c>
       <c r="H139" t="s">
-        <v>562</v>
+        <v>591</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>563</v>
+        <v>592</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>10</v>
+        <v>593</v>
       </c>
       <c r="D140" t="s">
-        <v>564</v>
+        <v>11</v>
       </c>
       <c r="E140" t="s">
-        <v>565</v>
+        <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>485</v>
+        <v>197</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>566</v>
+        <v>594</v>
       </c>
       <c r="H140" t="s">
-        <v>567</v>
+        <v>595</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>568</v>
+        <v>596</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>17</v>
+        <v>597</v>
       </c>
       <c r="D141" t="s">
-        <v>564</v>
+        <v>11</v>
       </c>
       <c r="E141" t="s">
-        <v>565</v>
+        <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>569</v>
+        <v>598</v>
       </c>
       <c r="H141" t="s">
-        <v>570</v>
+        <v>599</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>571</v>
+        <v>600</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>22</v>
+        <v>601</v>
       </c>
       <c r="D142" t="s">
-        <v>564</v>
+        <v>11</v>
       </c>
       <c r="E142" t="s">
-        <v>565</v>
+        <v>12</v>
       </c>
       <c r="F142" t="s">
-        <v>242</v>
+        <v>18</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>572</v>
+        <v>602</v>
       </c>
       <c r="H142" t="s">
-        <v>573</v>
+        <v>603</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>574</v>
+        <v>604</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>27</v>
+        <v>605</v>
       </c>
       <c r="D143" t="s">
-        <v>564</v>
+        <v>11</v>
       </c>
       <c r="E143" t="s">
-        <v>565</v>
+        <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>33</v>
+        <v>63</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="H143" t="s">
-        <v>576</v>
+        <v>607</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>577</v>
+        <v>608</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>32</v>
+        <v>609</v>
       </c>
       <c r="D144" t="s">
-        <v>564</v>
+        <v>11</v>
       </c>
       <c r="E144" t="s">
-        <v>565</v>
+        <v>12</v>
       </c>
       <c r="F144" t="s">
         <v>43</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>578</v>
+        <v>610</v>
       </c>
       <c r="H144" t="s">
-        <v>579</v>
+        <v>611</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>580</v>
+        <v>612</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>37</v>
+        <v>613</v>
       </c>
       <c r="D145" t="s">
-        <v>564</v>
+        <v>11</v>
       </c>
       <c r="E145" t="s">
-        <v>565</v>
+        <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>242</v>
+        <v>81</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>581</v>
+        <v>614</v>
       </c>
       <c r="H145" t="s">
-        <v>582</v>
+        <v>615</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>583</v>
+        <v>616</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>42</v>
+        <v>617</v>
       </c>
       <c r="D146" t="s">
-        <v>564</v>
+        <v>11</v>
       </c>
       <c r="E146" t="s">
-        <v>565</v>
+        <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>485</v>
+        <v>96</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>584</v>
+        <v>618</v>
       </c>
       <c r="H146" t="s">
-        <v>585</v>
+        <v>619</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>586</v>
+        <v>620</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>47</v>
+        <v>621</v>
       </c>
       <c r="D147" t="s">
-        <v>564</v>
+        <v>11</v>
       </c>
       <c r="E147" t="s">
-        <v>565</v>
+        <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>242</v>
+        <v>91</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>587</v>
+        <v>622</v>
       </c>
       <c r="H147" t="s">
-        <v>588</v>
+        <v>623</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>589</v>
+        <v>624</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>52</v>
+        <v>625</v>
       </c>
       <c r="D148" t="s">
-        <v>564</v>
+        <v>11</v>
       </c>
       <c r="E148" t="s">
-        <v>565</v>
+        <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>28</v>
+        <v>139</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>590</v>
+        <v>626</v>
       </c>
       <c r="H148" t="s">
-        <v>591</v>
+        <v>627</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>592</v>
+        <v>628</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>10</v>
+        <v>629</v>
       </c>
       <c r="D149" t="s">
-        <v>593</v>
+        <v>11</v>
       </c>
       <c r="E149" t="s">
-        <v>594</v>
+        <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>485</v>
+        <v>63</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>595</v>
+        <v>630</v>
       </c>
       <c r="H149" t="s">
-        <v>596</v>
+        <v>631</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>597</v>
+        <v>632</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>17</v>
+        <v>633</v>
       </c>
       <c r="D150" t="s">
-        <v>593</v>
+        <v>11</v>
       </c>
       <c r="E150" t="s">
-        <v>594</v>
+        <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>242</v>
+        <v>148</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>598</v>
+        <v>634</v>
       </c>
       <c r="H150" t="s">
-        <v>599</v>
+        <v>635</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>600</v>
+        <v>636</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>22</v>
+        <v>637</v>
       </c>
       <c r="D151" t="s">
-        <v>593</v>
+        <v>11</v>
       </c>
       <c r="E151" t="s">
-        <v>594</v>
+        <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>601</v>
+        <v>638</v>
       </c>
       <c r="H151" t="s">
-        <v>602</v>
+        <v>639</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>603</v>
+        <v>640</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>27</v>
+        <v>641</v>
       </c>
       <c r="D152" t="s">
-        <v>593</v>
+        <v>11</v>
       </c>
       <c r="E152" t="s">
-        <v>594</v>
+        <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>33</v>
+        <v>368</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>604</v>
+        <v>642</v>
       </c>
       <c r="H152" t="s">
-        <v>605</v>
+        <v>643</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>606</v>
+        <v>644</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>10</v>
+        <v>645</v>
       </c>
       <c r="D153" t="s">
-        <v>607</v>
+        <v>11</v>
       </c>
       <c r="E153" t="s">
-        <v>608</v>
+        <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>609</v>
+        <v>646</v>
       </c>
       <c r="H153" t="s">
-        <v>610</v>
+        <v>647</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>611</v>
+        <v>648</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>17</v>
+        <v>649</v>
       </c>
       <c r="D154" t="s">
-        <v>607</v>
+        <v>11</v>
       </c>
       <c r="E154" t="s">
-        <v>608</v>
+        <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>612</v>
+        <v>650</v>
       </c>
       <c r="H154" t="s">
-        <v>613</v>
+        <v>651</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>614</v>
+        <v>652</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>22</v>
+        <v>653</v>
       </c>
       <c r="D155" t="s">
-        <v>607</v>
+        <v>11</v>
       </c>
       <c r="E155" t="s">
-        <v>608</v>
+        <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>615</v>
+        <v>654</v>
       </c>
       <c r="H155" t="s">
-        <v>616</v>
+        <v>655</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>617</v>
+        <v>656</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>27</v>
+        <v>657</v>
       </c>
       <c r="D156" t="s">
-        <v>607</v>
+        <v>11</v>
       </c>
       <c r="E156" t="s">
-        <v>608</v>
+        <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>618</v>
+        <v>658</v>
       </c>
       <c r="H156" t="s">
-        <v>619</v>
+        <v>659</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>620</v>
+        <v>660</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
+        <v>661</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
+        <v>96</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H157" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>664</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>665</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>18</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H158" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>668</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>669</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>91</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H159" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>672</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>673</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" t="s">
+        <v>368</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H160" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>676</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>677</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>43</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H161" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>680</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>681</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>72</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H162" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>684</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>685</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>148</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H163" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>688</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>689</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>197</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H164" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>692</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>693</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>86</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H165" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>696</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>697</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>139</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H166" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>700</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>701</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>63</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H167" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>704</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>705</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>106</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H168" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>708</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>10</v>
+      </c>
+      <c r="D169" t="s">
+        <v>709</v>
+      </c>
+      <c r="E169" t="s">
+        <v>710</v>
+      </c>
+      <c r="F169" t="s">
+        <v>711</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H169" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>714</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>17</v>
+      </c>
+      <c r="D170" t="s">
+        <v>709</v>
+      </c>
+      <c r="E170" t="s">
+        <v>710</v>
+      </c>
+      <c r="F170" t="s">
+        <v>711</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H170" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>717</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>22</v>
+      </c>
+      <c r="D171" t="s">
+        <v>709</v>
+      </c>
+      <c r="E171" t="s">
+        <v>710</v>
+      </c>
+      <c r="F171" t="s">
+        <v>711</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H171" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>720</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>27</v>
+      </c>
+      <c r="D172" t="s">
+        <v>709</v>
+      </c>
+      <c r="E172" t="s">
+        <v>710</v>
+      </c>
+      <c r="F172" t="s">
+        <v>711</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H172" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>723</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
         <v>32</v>
       </c>
-      <c r="D157" t="s">
-[...5 lines deleted...]
-      <c r="F157" t="s">
+      <c r="D173" t="s">
+        <v>709</v>
+      </c>
+      <c r="E173" t="s">
+        <v>710</v>
+      </c>
+      <c r="F173" t="s">
+        <v>711</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H173" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>726</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>37</v>
+      </c>
+      <c r="D174" t="s">
+        <v>709</v>
+      </c>
+      <c r="E174" t="s">
+        <v>710</v>
+      </c>
+      <c r="F174" t="s">
+        <v>711</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H174" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>729</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>42</v>
+      </c>
+      <c r="D175" t="s">
+        <v>709</v>
+      </c>
+      <c r="E175" t="s">
+        <v>710</v>
+      </c>
+      <c r="F175" t="s">
+        <v>711</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H175" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>732</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>47</v>
+      </c>
+      <c r="D176" t="s">
+        <v>709</v>
+      </c>
+      <c r="E176" t="s">
+        <v>710</v>
+      </c>
+      <c r="F176" t="s">
+        <v>711</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H176" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>735</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>52</v>
+      </c>
+      <c r="D177" t="s">
+        <v>709</v>
+      </c>
+      <c r="E177" t="s">
+        <v>710</v>
+      </c>
+      <c r="F177" t="s">
+        <v>711</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H177" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>738</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>57</v>
+      </c>
+      <c r="D178" t="s">
+        <v>709</v>
+      </c>
+      <c r="E178" t="s">
+        <v>710</v>
+      </c>
+      <c r="F178" t="s">
+        <v>711</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H178" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>741</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>62</v>
+      </c>
+      <c r="D179" t="s">
+        <v>709</v>
+      </c>
+      <c r="E179" t="s">
+        <v>710</v>
+      </c>
+      <c r="F179" t="s">
+        <v>711</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H179" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>744</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>67</v>
+      </c>
+      <c r="D180" t="s">
+        <v>709</v>
+      </c>
+      <c r="E180" t="s">
+        <v>710</v>
+      </c>
+      <c r="F180" t="s">
+        <v>711</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H180" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>747</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>71</v>
+      </c>
+      <c r="D181" t="s">
+        <v>709</v>
+      </c>
+      <c r="E181" t="s">
+        <v>710</v>
+      </c>
+      <c r="F181" t="s">
+        <v>711</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H181" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>750</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>76</v>
+      </c>
+      <c r="D182" t="s">
+        <v>709</v>
+      </c>
+      <c r="E182" t="s">
+        <v>710</v>
+      </c>
+      <c r="F182" t="s">
+        <v>711</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H182" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>753</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>80</v>
+      </c>
+      <c r="D183" t="s">
+        <v>709</v>
+      </c>
+      <c r="E183" t="s">
+        <v>710</v>
+      </c>
+      <c r="F183" t="s">
+        <v>711</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H183" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>756</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>85</v>
+      </c>
+      <c r="D184" t="s">
+        <v>709</v>
+      </c>
+      <c r="E184" t="s">
+        <v>710</v>
+      </c>
+      <c r="F184" t="s">
+        <v>711</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H184" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>759</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>90</v>
+      </c>
+      <c r="D185" t="s">
+        <v>709</v>
+      </c>
+      <c r="E185" t="s">
+        <v>710</v>
+      </c>
+      <c r="F185" t="s">
+        <v>711</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H185" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>762</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>95</v>
+      </c>
+      <c r="D186" t="s">
+        <v>709</v>
+      </c>
+      <c r="E186" t="s">
+        <v>710</v>
+      </c>
+      <c r="F186" t="s">
+        <v>711</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H186" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>765</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>10</v>
+      </c>
+      <c r="D187" t="s">
+        <v>766</v>
+      </c>
+      <c r="E187" t="s">
+        <v>767</v>
+      </c>
+      <c r="F187" t="s">
+        <v>106</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H187" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>770</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>17</v>
+      </c>
+      <c r="D188" t="s">
+        <v>766</v>
+      </c>
+      <c r="E188" t="s">
+        <v>767</v>
+      </c>
+      <c r="F188" t="s">
+        <v>43</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H188" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>773</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>10</v>
+      </c>
+      <c r="D189" t="s">
+        <v>774</v>
+      </c>
+      <c r="E189" t="s">
+        <v>775</v>
+      </c>
+      <c r="F189" t="s">
+        <v>81</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="H189" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>778</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>17</v>
+      </c>
+      <c r="D190" t="s">
+        <v>774</v>
+      </c>
+      <c r="E190" t="s">
+        <v>775</v>
+      </c>
+      <c r="F190" t="s">
+        <v>779</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H190" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>782</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>22</v>
+      </c>
+      <c r="D191" t="s">
+        <v>774</v>
+      </c>
+      <c r="E191" t="s">
+        <v>775</v>
+      </c>
+      <c r="F191" t="s">
+        <v>242</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H191" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>785</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>27</v>
+      </c>
+      <c r="D192" t="s">
+        <v>774</v>
+      </c>
+      <c r="E192" t="s">
+        <v>775</v>
+      </c>
+      <c r="F192" t="s">
+        <v>43</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H192" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>788</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>32</v>
+      </c>
+      <c r="D193" t="s">
+        <v>774</v>
+      </c>
+      <c r="E193" t="s">
+        <v>775</v>
+      </c>
+      <c r="F193" t="s">
+        <v>38</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H193" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>791</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>37</v>
+      </c>
+      <c r="D194" t="s">
+        <v>774</v>
+      </c>
+      <c r="E194" t="s">
+        <v>775</v>
+      </c>
+      <c r="F194" t="s">
+        <v>779</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H194" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>794</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>42</v>
+      </c>
+      <c r="D195" t="s">
+        <v>774</v>
+      </c>
+      <c r="E195" t="s">
+        <v>775</v>
+      </c>
+      <c r="F195" t="s">
+        <v>81</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H195" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>797</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>47</v>
+      </c>
+      <c r="D196" t="s">
+        <v>774</v>
+      </c>
+      <c r="E196" t="s">
+        <v>775</v>
+      </c>
+      <c r="F196" t="s">
+        <v>43</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H196" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>800</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>52</v>
+      </c>
+      <c r="D197" t="s">
+        <v>774</v>
+      </c>
+      <c r="E197" t="s">
+        <v>775</v>
+      </c>
+      <c r="F197" t="s">
+        <v>327</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H197" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>803</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>57</v>
+      </c>
+      <c r="D198" t="s">
+        <v>774</v>
+      </c>
+      <c r="E198" t="s">
+        <v>775</v>
+      </c>
+      <c r="F198" t="s">
+        <v>197</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H198" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>806</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>62</v>
+      </c>
+      <c r="D199" t="s">
+        <v>774</v>
+      </c>
+      <c r="E199" t="s">
+        <v>775</v>
+      </c>
+      <c r="F199" t="s">
+        <v>327</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H199" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>809</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>67</v>
+      </c>
+      <c r="D200" t="s">
+        <v>774</v>
+      </c>
+      <c r="E200" t="s">
+        <v>775</v>
+      </c>
+      <c r="F200" t="s">
+        <v>18</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H200" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>812</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>71</v>
+      </c>
+      <c r="D201" t="s">
+        <v>774</v>
+      </c>
+      <c r="E201" t="s">
+        <v>775</v>
+      </c>
+      <c r="F201" t="s">
+        <v>86</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H201" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>815</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>76</v>
+      </c>
+      <c r="D202" t="s">
+        <v>774</v>
+      </c>
+      <c r="E202" t="s">
+        <v>775</v>
+      </c>
+      <c r="F202" t="s">
+        <v>86</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H202" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>818</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>80</v>
+      </c>
+      <c r="D203" t="s">
+        <v>774</v>
+      </c>
+      <c r="E203" t="s">
+        <v>775</v>
+      </c>
+      <c r="F203" t="s">
+        <v>81</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H203" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>821</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>85</v>
+      </c>
+      <c r="D204" t="s">
+        <v>774</v>
+      </c>
+      <c r="E204" t="s">
+        <v>775</v>
+      </c>
+      <c r="F204" t="s">
+        <v>822</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H204" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>825</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>90</v>
+      </c>
+      <c r="D205" t="s">
+        <v>774</v>
+      </c>
+      <c r="E205" t="s">
+        <v>775</v>
+      </c>
+      <c r="F205" t="s">
+        <v>826</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H205" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>829</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>95</v>
+      </c>
+      <c r="D206" t="s">
+        <v>774</v>
+      </c>
+      <c r="E206" t="s">
+        <v>775</v>
+      </c>
+      <c r="F206" t="s">
+        <v>826</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H206" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>832</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>100</v>
+      </c>
+      <c r="D207" t="s">
+        <v>774</v>
+      </c>
+      <c r="E207" t="s">
+        <v>775</v>
+      </c>
+      <c r="F207" t="s">
+        <v>81</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H207" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>835</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>105</v>
+      </c>
+      <c r="D208" t="s">
+        <v>774</v>
+      </c>
+      <c r="E208" t="s">
+        <v>775</v>
+      </c>
+      <c r="F208" t="s">
+        <v>327</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H208" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>838</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>10</v>
+      </c>
+      <c r="D209" t="s">
+        <v>839</v>
+      </c>
+      <c r="E209" t="s">
+        <v>840</v>
+      </c>
+      <c r="F209" t="s">
+        <v>841</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H209" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>844</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>17</v>
+      </c>
+      <c r="D210" t="s">
+        <v>839</v>
+      </c>
+      <c r="E210" t="s">
+        <v>840</v>
+      </c>
+      <c r="F210" t="s">
+        <v>841</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H210" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>847</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>22</v>
+      </c>
+      <c r="D211" t="s">
+        <v>839</v>
+      </c>
+      <c r="E211" t="s">
+        <v>840</v>
+      </c>
+      <c r="F211" t="s">
+        <v>841</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H211" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>850</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>27</v>
+      </c>
+      <c r="D212" t="s">
+        <v>839</v>
+      </c>
+      <c r="E212" t="s">
+        <v>840</v>
+      </c>
+      <c r="F212" t="s">
+        <v>841</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H212" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>853</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>32</v>
+      </c>
+      <c r="D213" t="s">
+        <v>839</v>
+      </c>
+      <c r="E213" t="s">
+        <v>840</v>
+      </c>
+      <c r="F213" t="s">
+        <v>841</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H213" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>856</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>37</v>
+      </c>
+      <c r="D214" t="s">
+        <v>839</v>
+      </c>
+      <c r="E214" t="s">
+        <v>840</v>
+      </c>
+      <c r="F214" t="s">
+        <v>841</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H214" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>859</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>42</v>
+      </c>
+      <c r="D215" t="s">
+        <v>839</v>
+      </c>
+      <c r="E215" t="s">
+        <v>840</v>
+      </c>
+      <c r="F215" t="s">
+        <v>841</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H215" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>862</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>47</v>
+      </c>
+      <c r="D216" t="s">
+        <v>839</v>
+      </c>
+      <c r="E216" t="s">
+        <v>840</v>
+      </c>
+      <c r="F216" t="s">
+        <v>841</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H216" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>865</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>52</v>
+      </c>
+      <c r="D217" t="s">
+        <v>839</v>
+      </c>
+      <c r="E217" t="s">
+        <v>840</v>
+      </c>
+      <c r="F217" t="s">
+        <v>841</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H217" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>868</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>57</v>
+      </c>
+      <c r="D218" t="s">
+        <v>839</v>
+      </c>
+      <c r="E218" t="s">
+        <v>840</v>
+      </c>
+      <c r="F218" t="s">
+        <v>841</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H218" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>871</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>62</v>
+      </c>
+      <c r="D219" t="s">
+        <v>839</v>
+      </c>
+      <c r="E219" t="s">
+        <v>840</v>
+      </c>
+      <c r="F219" t="s">
+        <v>841</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H219" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>874</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>67</v>
+      </c>
+      <c r="D220" t="s">
+        <v>839</v>
+      </c>
+      <c r="E220" t="s">
+        <v>840</v>
+      </c>
+      <c r="F220" t="s">
+        <v>841</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H220" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>877</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>71</v>
+      </c>
+      <c r="D221" t="s">
+        <v>839</v>
+      </c>
+      <c r="E221" t="s">
+        <v>840</v>
+      </c>
+      <c r="F221" t="s">
+        <v>841</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H221" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>880</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>76</v>
+      </c>
+      <c r="D222" t="s">
+        <v>839</v>
+      </c>
+      <c r="E222" t="s">
+        <v>840</v>
+      </c>
+      <c r="F222" t="s">
+        <v>841</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H222" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>883</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>80</v>
+      </c>
+      <c r="D223" t="s">
+        <v>839</v>
+      </c>
+      <c r="E223" t="s">
+        <v>840</v>
+      </c>
+      <c r="F223" t="s">
+        <v>841</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H223" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>886</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>10</v>
+      </c>
+      <c r="D224" t="s">
+        <v>887</v>
+      </c>
+      <c r="E224" t="s">
+        <v>888</v>
+      </c>
+      <c r="F224" t="s">
+        <v>779</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H224" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>891</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>17</v>
+      </c>
+      <c r="D225" t="s">
+        <v>887</v>
+      </c>
+      <c r="E225" t="s">
+        <v>888</v>
+      </c>
+      <c r="F225" t="s">
+        <v>43</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H225" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>894</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>22</v>
+      </c>
+      <c r="D226" t="s">
+        <v>887</v>
+      </c>
+      <c r="E226" t="s">
+        <v>888</v>
+      </c>
+      <c r="F226" t="s">
+        <v>242</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H226" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>897</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>27</v>
+      </c>
+      <c r="D227" t="s">
+        <v>887</v>
+      </c>
+      <c r="E227" t="s">
+        <v>888</v>
+      </c>
+      <c r="F227" t="s">
+        <v>33</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H227" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>900</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>32</v>
+      </c>
+      <c r="D228" t="s">
+        <v>887</v>
+      </c>
+      <c r="E228" t="s">
+        <v>888</v>
+      </c>
+      <c r="F228" t="s">
+        <v>43</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H228" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>903</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>37</v>
+      </c>
+      <c r="D229" t="s">
+        <v>887</v>
+      </c>
+      <c r="E229" t="s">
+        <v>888</v>
+      </c>
+      <c r="F229" t="s">
+        <v>242</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H229" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>906</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>42</v>
+      </c>
+      <c r="D230" t="s">
+        <v>887</v>
+      </c>
+      <c r="E230" t="s">
+        <v>888</v>
+      </c>
+      <c r="F230" t="s">
+        <v>779</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H230" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>909</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>47</v>
+      </c>
+      <c r="D231" t="s">
+        <v>887</v>
+      </c>
+      <c r="E231" t="s">
+        <v>888</v>
+      </c>
+      <c r="F231" t="s">
+        <v>242</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="H231" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>912</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>52</v>
+      </c>
+      <c r="D232" t="s">
+        <v>887</v>
+      </c>
+      <c r="E232" t="s">
+        <v>888</v>
+      </c>
+      <c r="F232" t="s">
+        <v>28</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="H232" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>915</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>57</v>
+      </c>
+      <c r="D233" t="s">
+        <v>887</v>
+      </c>
+      <c r="E233" t="s">
+        <v>888</v>
+      </c>
+      <c r="F233" t="s">
+        <v>33</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="H233" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>918</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>62</v>
+      </c>
+      <c r="D234" t="s">
+        <v>887</v>
+      </c>
+      <c r="E234" t="s">
+        <v>888</v>
+      </c>
+      <c r="F234" t="s">
+        <v>919</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H234" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>922</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>67</v>
+      </c>
+      <c r="D235" t="s">
+        <v>887</v>
+      </c>
+      <c r="E235" t="s">
+        <v>888</v>
+      </c>
+      <c r="F235" t="s">
+        <v>923</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H235" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>926</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>71</v>
+      </c>
+      <c r="D236" t="s">
+        <v>887</v>
+      </c>
+      <c r="E236" t="s">
+        <v>888</v>
+      </c>
+      <c r="F236" t="s">
+        <v>13</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H236" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>929</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>76</v>
+      </c>
+      <c r="D237" t="s">
+        <v>887</v>
+      </c>
+      <c r="E237" t="s">
+        <v>888</v>
+      </c>
+      <c r="F237" t="s">
+        <v>58</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H237" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>932</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>80</v>
+      </c>
+      <c r="D238" t="s">
+        <v>887</v>
+      </c>
+      <c r="E238" t="s">
+        <v>888</v>
+      </c>
+      <c r="F238" t="s">
+        <v>58</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H238" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>935</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>85</v>
+      </c>
+      <c r="D239" t="s">
+        <v>887</v>
+      </c>
+      <c r="E239" t="s">
+        <v>888</v>
+      </c>
+      <c r="F239" t="s">
+        <v>43</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H239" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>938</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>90</v>
+      </c>
+      <c r="D240" t="s">
+        <v>887</v>
+      </c>
+      <c r="E240" t="s">
+        <v>888</v>
+      </c>
+      <c r="F240" t="s">
+        <v>33</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H240" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>941</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>95</v>
+      </c>
+      <c r="D241" t="s">
+        <v>887</v>
+      </c>
+      <c r="E241" t="s">
+        <v>888</v>
+      </c>
+      <c r="F241" t="s">
+        <v>242</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H241" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>944</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>100</v>
+      </c>
+      <c r="D242" t="s">
+        <v>887</v>
+      </c>
+      <c r="E242" t="s">
+        <v>888</v>
+      </c>
+      <c r="F242" t="s">
+        <v>48</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H242" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>947</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>105</v>
+      </c>
+      <c r="D243" t="s">
+        <v>887</v>
+      </c>
+      <c r="E243" t="s">
+        <v>888</v>
+      </c>
+      <c r="F243" t="s">
+        <v>48</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H243" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>950</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>110</v>
+      </c>
+      <c r="D244" t="s">
+        <v>887</v>
+      </c>
+      <c r="E244" t="s">
+        <v>888</v>
+      </c>
+      <c r="F244" t="s">
+        <v>13</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H244" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>953</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>114</v>
+      </c>
+      <c r="D245" t="s">
+        <v>887</v>
+      </c>
+      <c r="E245" t="s">
+        <v>888</v>
+      </c>
+      <c r="F245" t="s">
+        <v>38</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H245" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>956</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>118</v>
+      </c>
+      <c r="D246" t="s">
+        <v>887</v>
+      </c>
+      <c r="E246" t="s">
+        <v>888</v>
+      </c>
+      <c r="F246" t="s">
+        <v>38</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H246" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>959</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>122</v>
+      </c>
+      <c r="D247" t="s">
+        <v>887</v>
+      </c>
+      <c r="E247" t="s">
+        <v>888</v>
+      </c>
+      <c r="F247" t="s">
+        <v>38</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H247" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>962</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>126</v>
+      </c>
+      <c r="D248" t="s">
+        <v>887</v>
+      </c>
+      <c r="E248" t="s">
+        <v>888</v>
+      </c>
+      <c r="F248" t="s">
+        <v>33</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H248" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>965</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>10</v>
+      </c>
+      <c r="D249" t="s">
+        <v>966</v>
+      </c>
+      <c r="E249" t="s">
+        <v>967</v>
+      </c>
+      <c r="F249" t="s">
+        <v>779</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H249" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>970</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>17</v>
+      </c>
+      <c r="D250" t="s">
+        <v>966</v>
+      </c>
+      <c r="E250" t="s">
+        <v>967</v>
+      </c>
+      <c r="F250" t="s">
+        <v>242</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H250" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>973</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>22</v>
+      </c>
+      <c r="D251" t="s">
+        <v>966</v>
+      </c>
+      <c r="E251" t="s">
+        <v>967</v>
+      </c>
+      <c r="F251" t="s">
+        <v>58</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="H251" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>976</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>27</v>
+      </c>
+      <c r="D252" t="s">
+        <v>966</v>
+      </c>
+      <c r="E252" t="s">
+        <v>967</v>
+      </c>
+      <c r="F252" t="s">
+        <v>33</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H252" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>979</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>32</v>
+      </c>
+      <c r="D253" t="s">
+        <v>966</v>
+      </c>
+      <c r="E253" t="s">
+        <v>967</v>
+      </c>
+      <c r="F253" t="s">
+        <v>58</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H253" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>982</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>37</v>
+      </c>
+      <c r="D254" t="s">
+        <v>966</v>
+      </c>
+      <c r="E254" t="s">
+        <v>967</v>
+      </c>
+      <c r="F254" t="s">
+        <v>983</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H254" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>986</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>42</v>
+      </c>
+      <c r="D255" t="s">
+        <v>966</v>
+      </c>
+      <c r="E255" t="s">
+        <v>967</v>
+      </c>
+      <c r="F255" t="s">
+        <v>779</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H255" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>989</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>47</v>
+      </c>
+      <c r="D256" t="s">
+        <v>966</v>
+      </c>
+      <c r="E256" t="s">
+        <v>967</v>
+      </c>
+      <c r="F256" t="s">
+        <v>242</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H256" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>992</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>10</v>
+      </c>
+      <c r="D257" t="s">
+        <v>993</v>
+      </c>
+      <c r="E257" t="s">
+        <v>994</v>
+      </c>
+      <c r="F257" t="s">
+        <v>81</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H257" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>997</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>17</v>
+      </c>
+      <c r="D258" t="s">
+        <v>993</v>
+      </c>
+      <c r="E258" t="s">
+        <v>994</v>
+      </c>
+      <c r="F258" t="s">
+        <v>13</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H258" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>22</v>
+      </c>
+      <c r="D259" t="s">
+        <v>993</v>
+      </c>
+      <c r="E259" t="s">
+        <v>994</v>
+      </c>
+      <c r="F259" t="s">
+        <v>13</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>27</v>
+      </c>
+      <c r="D260" t="s">
+        <v>993</v>
+      </c>
+      <c r="E260" t="s">
+        <v>994</v>
+      </c>
+      <c r="F260" t="s">
+        <v>13</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>32</v>
+      </c>
+      <c r="D261" t="s">
+        <v>993</v>
+      </c>
+      <c r="E261" t="s">
+        <v>994</v>
+      </c>
+      <c r="F261" t="s">
         <v>53</v>
       </c>
-      <c r="G157" s="1" t="s">
-[...3 lines deleted...]
-        <v>622</v>
+      <c r="G261" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>37</v>
+      </c>
+      <c r="D262" t="s">
+        <v>993</v>
+      </c>
+      <c r="E262" t="s">
+        <v>994</v>
+      </c>
+      <c r="F262" t="s">
+        <v>81</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>42</v>
+      </c>
+      <c r="D263" t="s">
+        <v>993</v>
+      </c>
+      <c r="E263" t="s">
+        <v>994</v>
+      </c>
+      <c r="F263" t="s">
+        <v>28</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>47</v>
+      </c>
+      <c r="D264" t="s">
+        <v>993</v>
+      </c>
+      <c r="E264" t="s">
+        <v>994</v>
+      </c>
+      <c r="F264" t="s">
+        <v>106</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>52</v>
+      </c>
+      <c r="D265" t="s">
+        <v>993</v>
+      </c>
+      <c r="E265" t="s">
+        <v>994</v>
+      </c>
+      <c r="F265" t="s">
+        <v>106</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>57</v>
+      </c>
+      <c r="D266" t="s">
+        <v>993</v>
+      </c>
+      <c r="E266" t="s">
+        <v>994</v>
+      </c>
+      <c r="F266" t="s">
+        <v>106</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>62</v>
+      </c>
+      <c r="D267" t="s">
+        <v>993</v>
+      </c>
+      <c r="E267" t="s">
+        <v>994</v>
+      </c>
+      <c r="F267" t="s">
+        <v>81</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>67</v>
+      </c>
+      <c r="D268" t="s">
+        <v>993</v>
+      </c>
+      <c r="E268" t="s">
+        <v>994</v>
+      </c>
+      <c r="F268" t="s">
+        <v>81</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>10</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E269" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F269" t="s">
+        <v>242</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1034</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6817,50 +11241,162 @@
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>