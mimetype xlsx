--- v0 (2026-01-12)
+++ v1 (2026-04-12)
@@ -54,4315 +54,4315 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Éder Pinzan, Darci, Jota Roberto, Rosa Linda Rodrigues, Runes de Oliveira, Suzana Ulisses, Talyta Escobar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao200.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao200.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário ao Excelentíssimo Deputado Estadual Pedro Arlei Caravina, a possibilidade de viabilizar recursos para aquisição de um aparelho de tomografia destinado ao Hospital Regional do nosso Município.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Ligia Borges, Cida Farias</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao201.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao201.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a necessidade de viabilizar recursos para instalação de postes de iluminação pública com lâmpadas de Led, no prolongamento do Parque Residencial Dom Leon, Rodovia MS 386 - Amambai/Ponta Porã, Km 1, entre o trevo das araras e a entrada do residencial Analy.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Roberto Sangue Bom</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao202.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao202.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade instalar câmeras de monitoramento na Praças Coronel Valêncio de Brum (Centro), São José (Vila Estrela), José Luiz Gonçalves (Vila Limeira), e Parque Da Cidade (Muriama Mascarenhas) do município.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Talyta Escobar, Darci, Éder Pinzan, Jota Roberto, Rosa Linda Rodrigues, Runes de Oliveira, Suzana Ulisses</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_203.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_203.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Prefeito Municipal Sergio Diozébio Barbosa, que seja estudada a viabilidade da contratação de um profissional Terapeuta Ocupacional para atuar nas unidades públicas de atendimento, especialmente junto às populações que demandam reabilitação física, motora, sensorial, cognitiva e social.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Paulo Sergio Locutor</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao204.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao204.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Exmo. Sr. Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de viabilizar a substituição de cabos de energia elétrica da alta tensão obsoletos, postes de energia e cruzetas danificadas, na região rural de Amambai._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 _x000D_
 Senhor Prefeito, a nosso pedido se faz pelo fato de recebermos reclamações por partes de moradores da região rural do município, entre elas, moradores das Fazendas, São Geraldo, Aurora, Chapadão, Laguna Porã, Santíssima, Sol Nascente, Dalpasqual, Sta. Maria, Real e Fazenda Marco Cuê. _x000D_
 Essa região por contar com uma rede de alta tensão de energia elétrica, antiga e com cabos danificados, sendo em certas redes feitos ainda no sistema de arames, postes deteriorados, alguns ainda feitos com madeira, além das cruzetas quebradas, apodrecidas com o tempo._x000D_
  São vários pontos na região rural, principalmente nas regiões citadas, causando quedas constante com o rompimento dos cabos, sendo isso um transtorno aos moradores, queimando equipamentos e utensílios domésticos, perca de mantimentos, afetando a rotina de seus afazeres, tendo a perca de bens materiais e de consumo pela falta de energia elétrica. Nosso pedido é que seja viabilizado a substituição de cabos obsoletos, postes, cruzetas danificadas da rede de energia elétrica._x000D_
  Sem mais para o momento, contamos com seu apoio e reiteramos votos de elevada estima e distinta consideração.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Jota Roberto</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao205.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao205.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Sergio Diozebio Barbosa, que seja estudada a viabilidade de doação oficial do terreno onde atualmente está instalado o Clube dos 40, neste município</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Joanir Martins, Cida Farias, Darci, Dr. Cassiano Cardozo, Éder Pinzan, Jota Roberto, Ligia Borges, Paulo Sergio Locutor, Roberto Sangue Bom, Rosa Linda Rodrigues, Runes de Oliveira, Suzana Ulisses, Talyta Escobar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_206.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_206.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a Necessidade de viabilizar, uma máquina de patrola e uma pá para ceder, à Secretaria Assuntos Indígenas. Especificamente para atender às 03 (Três ) Aldeias: Limão Verde, Amambai e Jaguari.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Runes de Oliveira, Darci, Éder Pinzan, Jota Roberto, Rosa Linda Rodrigues, Suzana Ulisses, Talyta Escobar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_207.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_207.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a necessidade de instalar placas indicando o nome das ruas do Residencial Bonito.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Dr. Cassiano Cardozo</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao208.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao208.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sergio Diozébio Barbosa, Ilustríssimo Senhor Secretário do Meio Ambiente Roberto Junior Dias, Ilustríssimo Senhor Secretário de Infraestrutura Luiz Fernando Fischer e a Empresa de Energia Energisa, que seja feito a limpeza, revitalização e construção de calçada entre as Ruas Vereador João Neves e Colombo da Subestação de Luz._x000D_
 _x000D_
  JUSTIFICATIVA:_x000D_
 _x000D_
 Essa nossa indicação se faz necessária, porque visa atender uma necessidade urgente da população, tendo em vista a situação de abandono em que se encontra o local._x000D_
 Atualmente, a área apresenta mato alto e ausência de calçamento, o que compromete a mobilidade dos pedestres, especialmente idosos, crianças e pessoas com deficiência, além de representar risco à saúde pública por favorecer a proliferação de insetos e animais peçonhentos._x000D_
 A limpeza e revitalização do espaço são fundamentais para devolver dignidade e segurança aos moradores da região, além de contribuir com a estética urbana. _x000D_
 Já a construção de calçada proporcionará mais acessibilidade, incentivando o uso do espaço para deslocamento seguro e práticas saudáveis como caminhada._x000D_
 _x000D_
                                                   Amambai-MS, 04 de junho de 2025</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Suzana Ulisses, Cida Farias, Darci, Dr. Cassiano Cardozo, Éder Pinzan, Joanir Martins, Jota Roberto, Ligia Borges, Paulo Sergio Locutor, Roberto Sangue Bom, Rosa Linda Rodrigues, Runes de Oliveira, Talyta Escobar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao209.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao209.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, a Excelentíssima Senhora Superintendente de Economia Criativa, Luciana Azambuja Roca, para que se realize no município de Amambai uma Edição da Feira Cultural e Criativa – “ Criatividade em Ação” no município de Amambaí, dentro do projeto Território Criativo: Fronteira + Criativa.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Cida Farias, Ligia Borges</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao210.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao210.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito do Município, Sérgio Diozebio Barbosa, que encaminhe a esta Casa de Leis o Projeto de Lei nominando as unidades de saúde abaixo como segue:_x000D_
 •	Posto de saúde da Vila Doriana como “Unidade de Saúde Dr. Teodoro Lopez Diniz;_x000D_
 •	Posto de saúde da Vila Vilarinho como “Unidade de Saúde Professora Cássia Dalva Miranda Meira,_x000D_
 no município de Amambai.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Darci, Éder Pinzan, Jota Roberto, Rosa Linda Rodrigues, Runes de Oliveira, Suzana Ulisses, Talyta Escobar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao211.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao211.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Deputado Estadual Pedro Pedrossian Neto a viabilização de emenda parlamentar para aquisição de LOUSAS DIGITAIS INTERATIVAS, para todas as escolas municipais do nosso município.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_212.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_212.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que sejam adotadas medidas para:_x000D_
 _x000D_
 1. Regularizar e viabilizar a doação de terrenos públicos às famílias em situação de vulnerabilidade social que atualmente ocupam áreas de forma irregular e não possuem condições de adquirir moradia própria;_x000D_
 _x000D_
 _x000D_
 2. Criar um programa de doação de terrenos a pequenos empreendedores locais, que já atuam com seus próprios negócios e enfrentam dificuldades financeiras para manter suas atividades, especialmente pelo alto custo com aluguel.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_213.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_213.pdf</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_214.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_214.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Senador Nelsinho Trad, a possibilidade de viabilizar recursos  para a execução de obras de drenagem no Residencial Bonito.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_215.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_215.pdf</t>
   </si>
   <si>
     <t>Indicamos , na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Deputado Federal Rodolfo Nogueira a viabilização de emenda parlamentar para aquisição de uma UTI MOVEL para o nosso município de Amambai MS</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Cida Farias</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_216.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_216.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário ao Excelentíssimo Senhor Governador do Estado de Mato Grosso do Sul Eduardo Riedel, bem como ao Secretário do Estado de Educação (SED/MS) Hélio Queiroz Daher , a implementação efetiva da Lei Estadual nº 6.155, de 16 de janeiro de 2023, que dispõe sobre a substituição de sinais sonoros de alta intensidade nas unidades da rede estadual de ensino, visando à proteção e bem-estar dos alunos com Transtorno do Espectro Autista – TEA._x000D_
                                  A presente indicação, sugere ao Excelentíssimo Senhor Governador do Estado de Mato Grosso do Sul e à Secretaria de Estado de Educação que promovam a imediata adequação das unidades escolares da rede estadual de ensino no município de Amambai à Lei Estadual nº 6.155/2023, que trata da substituição de sirenes e campainhas de alta intensidade por sinais visuais ou sonoros adequados e menos agressivos a estudantes com hipersensibilidade auditiva, especialmente os diagnosticados com TEA.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_217.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_217.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade de viabilizar a manutenção e reparos na iluminação pública na Rua Alcindo Franco Machado, Vila Mendonça.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_218.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_218.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário ao Excelentíssimo Senador Nelsinho Trad, a possibilidade de viabilizar recursos para reforma e ampliação do Centro de Educação Infantil Recanto do Saber, no município de Amambai.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_219.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_219.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Prefeito Municipal Sergio Diozébio Barbosa, com cópia à Secretaria Municipal de Obras e à Departamento Municipal de Trânsito, solicitando estudos técnicos e posterior implantação de sistema de mão única nas Rua Ulicio Adolfo Charão e Nemésio de Lima no trecho compreendido entre a Sete de Setembro, José Bonifacio e a Sebastião Espindola.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_220.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_220.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sergio Dizébio Barbosa, que seja feito um estudo para mudar a sentido da Rua Marechal Floriano Peixoto entre as ruas Avenida Pedro Manvailer e a Rua da República , para mão dupla._x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
  A mão única tem gerado transtornos à mobilidade dos moradores, comerciantes e motoristas que utilizam a via diariamente. A rua possui largura suficiente para o tráfego em ambos os sentidos, e o retorno à mão dupla traria mais fluidez ao trânsito local, além de facilitar o acesso a comércios e residências._x000D_
 _x000D_
 Moradores e comerciantes da região relataram aumento no tempo de deslocamento e dificuldades em rotas alternativas, o que reforça a importância desta demanda._x000D_
 _x000D_
 Diante do exposto, solicito a atenção do Executivo para que sejam avaliadas as condições técnicas e legais para a reversão da atual situação, atendendo assim ao interesse coletivo._x000D_
                                             _x000D_
 _x000D_
                                                 Amambai-MS, 24 de junho de 2025._x000D_
 _x000D_
                                                                                                                   _x000D_
                                                                                  _x000D_
                                                                                   DR. CASSIANO CARDOZO  	      _x000D_
                                                                                          VEREADOR (NOVO)</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_221.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_221.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal Sérgio Diozébio Barbosa, a possibilidade de viabilizar, junto à Secretaria Municipal de Infraestrutura, investimentos na construção de rede asfáltica na Rua 21 de Abril, situada entre a Avenida Nicolau Otano e a Rua Colombo, no bairro Vila Jussara._x000D_
 Justifica-se a presente indicação tendo em vista que a referida via, com extensão aproximada de 130 metros, encontra-se em estado que demanda frequentes serviços de patrolagem, especialmente durante o período chuvoso, o que compromete o tráfego de veículos e a circulação de pedestres._x000D_
 A realização dessa obra trará melhorias significativas na infraestrutura urbana, contribuindo para a mobilidade local, segurança viária, valorização dos imóveis e, principalmente, para a qualidade de vida dos moradores da região._x000D_
 Diante do exposto, solicitamos especial atenção por parte do Executivo Municipal para que esta importante demanda da comunidade seja incluída nas próximas etapas do cronograma de obras._x000D_
 _x000D_
 PAULO SÉRGIO GOMES DA SILVA_x000D_
      VEREADOR/PP</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_222.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_222.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a Necessidade de viabilizar, o aumento da altura da lombada (quebra-mola) localizada na BR MS-156, no trecho que dá acesso ao município de Tacuru-MS, da Aldeia Limão Verde.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/62/indicaao_n_223-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/62/indicaao_n_223-2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais e após ouvido o plenário, indico ao Excelentíssimo Senhor Sérgio Diozébio Barbosa, Prefeito Municipal de Amambai-MS, que seja viabilizada, por meio das secretarias competentes, a implantação de academia ao ar livre e de um parquinho infantil nas praças localizadas nos bairros Vila Santo Antônio e Conjunto Nossa Senhora Aparecida, neste município.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/63/indicaao_n_224-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/63/indicaao_n_224-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, após ouvido o plenário, ao Excelentíssimo Sr. Prefeito Sérgio Diozébio Barbosa, que seja viabilizada a instalação de uma Estação Meteorológica Automatizada nas dependências da Escola Municipal Novo Horizonte._x000D_
 Justificativa:_x000D_
 A proposta surge a partir de parceria com o Senhor Carlos Alberto Andrade e Jurgielewicz, Diretor do INMET – Instituto Nacional de Meteorologia, e representa um avanço estratégico e inovador para o município de Amambai._x000D_
 A instalação dessa estação meteorológica proporcionará dados climáticos em tempo real, como temperatura, índices pluviométricos, umidade relativa do ar, pressão atmosférica e outros fatores essenciais para o dia a dia do setor agropecuário local. Esses dados são ferramentas fundamentais para o planejamento da produção, prevenção de perdas e adequação de cultivos às condições ambientais, modernizando e fortalecendo o trabalho no campo._x000D_
 Além do impacto direto no agronegócio, a presença da estação dentro de uma escola municipal agrega valor pedagógico, estimulando alunos e professores a compreenderem, na prática, o funcionamento das tecnologias climáticas e sua aplicação no mundo real._x000D_
 Essa ação coloca Amambai na rota da inovação agroclimática, com destaque não apenas regional, mas estadual, tornando-se referência no Mato Grosso do Sul._x000D_
 _x000D_
 Seguimos firmes no compromisso com o campo, a educação e o progresso sustentável de nosso município._x000D_
 _x000D_
  PAULO SÉRGIO GOMES DA SILVA_x000D_
      VEREADOR/PP_x000D_
   Amambai-MS, 28 de julho de 2025</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/64/indicaao_n_225-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/64/indicaao_n_225-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a reativação do Conselho Municipal dos Direitos da Mulher de Amambai.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/65/indicaao_n_226-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/65/indicaao_n_226-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de implantação de um programa de aquisição e distribuição de peixes a famílias de baixa renda em parceria com piscicultores locais.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/66/indicaao_n_227-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/66/indicaao_n_227-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Governador do Estado de Mato Grosso do Sul, Eduardo Riedel, ao Deputado Estadual Gerson Claro, no sentido de que seja elaborado e encaminhado á Assembleia Legislativa um Projeto de Lei Estadual que reconhecida e cumpra-se junto ao executivo, de forma efetiva, a fibromialgia como deficiência, com base na Lei Federal n° 15.176/2025, reconhecida pelo Governo Federal sancionada pelo Presidente da Republica.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/67/indicaao_n_228-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/67/indicaao_n_228-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sergio Dizébio Barbosa, que seja feita a cedência de um espaço para o atendimento e cadastramento de animais que serão atendidos pelo projeto de castração de cães e gatos de Amambai.  _x000D_
 _x000D_
 _x000D_
 JUSTIFICATIVA:_x000D_
 A presente indicação tem como objetivo solicitar a cedência de um espaço público adequado para a realização de atividades de cadastramento e atendimento de animais, visando a castração de cães e gatos no município. A medida se justifica pela crescente demanda por controle populacional de animais, que impacta diretamente na saúde pública, no bem-estar animal e na redução de animais em situação de rua._x000D_
 _x000D_
 A disponibilização de um local fixo e estruturado facilitará o acesso da população aos serviços oferecidos, garantindo um ambiente seguro e organizado para o atendimento, além de promover campanhas educativas sobre guarda responsável e cuidados com os animais. Tal ação contribui para o fortalecimento das políticas públicas de proteção animal e reforça o compromisso do poder público com a causa ambiental e sanitária._x000D_
 _x000D_
                                                 Amambai-MS, 29 de julho de 2025.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Suzana Ulisses</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/68/indicaao_n_229-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/68/indicaao_n_229-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a instalação de um redutor de velocidade (quebra-molas) na Rua Elpidio Pereira da Rosa, atrás da Escola Estadual Vespasiano Martins.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Rosa Linda Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/69/indicaao_n_230-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/69/indicaao_n_230-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a viabilidade de instalações de  postes de energia na vila limeira, no município de Amambai._x000D_
 _x000D_
 Solicito ao Senhor prefeito Sérgio  a instalações de  postes de energia na rua Ramiro Franco, esquina com Atílio Bataglin, na Vila Limeira. Sabemos que a iluminação pública é essencial para a segurança e o bem-estar de todos nós. E por isso que a população está pedindo, de forma urgente, essa melhoria</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/70/indicaao_n_231-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/70/indicaao_n_231-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a Necessidade de viabilizar, a destinar por meio do Deputado Estadual Pedro Kemp, a disponibilização de patrulha mecanizada para atender a Aldeia Jaguari, localizada a aproximadamente 70 km do município de Amambai-MS._x000D_
 _x000D_
 _x000D_
                                JUSTIFICATIVA:_x000D_
                             Excelentissimo senhor Prefeito a solicitação visa beneficiar a comunidade indígena da Aldeia Jaguari, por meio do envio de patrulha mecanizada, especialmente com tratores de grande porte e pulverizadores. Essa medida tem como objetivo fortalecer a produção agrícola local, auxiliando os pequenos produtores nas etapas de preparação do solo, plantio e colheita. Com isso, espera-se aumentar a produtividade e gerar maior renda para os agricultores familiares, promovendo o desenvolvimento sustentável da região.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Ligia Borges</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/71/indicaao_n_232-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/71/indicaao_n_232-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozebio Barbosa, a contratação de cirurgião-dentista especializado no atendimento a pacientes com necessidades especiais, para compor a equipe da rede municipal de saúde.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_233-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_233-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, após ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que estude a viabilidade de encaminhar a esta Casa de Leis Projeto de Lei com a seguinte proposta:_x000D_
 Nomeação da praça pública localizada no Conjunto Habitacional Caiuás, passando a denominar-se “Praça Dorival dos Santos Silveira”._x000D_
 Justificativa:_x000D_
 A presente indicação tem como objetivo homenagear uma personalidade que contribuiu de forma significativa para a história e o desenvolvimento de Amambai-MS: o Senhor Dorival dos Santos Silveira, nascido em 27 de janeiro de 1921, natural de Amambai-MS, morador do Conjunto Habitacional Caiuás de 1992 até 2020, ao lado de sua esposa, a Senhora Arcilia Dutra dos Santos._x000D_
 Homem simples, de origem local, Dorival foi um dos primeiros moradores do conjunto e dedicou-se voluntariamente ao cuidado da praça pública, cuidando do espaço, zelando pelo patrimônio público e plantando árvores, deixando um legado de exemplo e dedicação à comunidade._x000D_
 Diante da proximidade das comemorações do aniversário de Amambai, a ser celebrado em setembro, entendemos que esta é uma oportunidade nobre e justa para imortalizar o nome de um cidadão que tanto fez pela nossa cidade, valorizando as raízes e a história local._x000D_
 Contamos com o apoio do Poder Executivo Municipal para que este reconhecimento se concretize em forma de Projeto de Lei, demonstrando respeito à memória daqueles que ajudaram a construir a Amambai que temos hoje._x000D_
 Respeitosamente,_x000D_
 _x000D_
 _x000D_
 PAULO SÉRGIO GOMES DA SILVA_x000D_
 Vereador – PP</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_234-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_234-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozebio Barbosa, a possibilidade de construir uma UPA - UNIDADE DE PRONTO ATENDIMENTO.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_235-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_235-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal de Amambai, a reforma e ampliação com construção de mais duas salas de aula, da ESCOLA POLO MUNICIPAL JOÃO RODRIGUES.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_236-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_236-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que seja estudada a viabilidade da celebração de convênio entre o Município de Amambai/MS e a Associação Filantrópica Hípica e Equoterapia de Amambai –AFHEA, com o objetivo de garantir apoio estrutural e melhorias nas instalações como banheiro adaptado, ampliação da sala de atendimento e aquisição de materiais para os profissionais que atendem nesta instituição.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_237-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_237-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito do Município, Sergio Diozebio Barbosa, e ao Ilustríssimo Senhor Secretario Municipal de Saúde Alessandro Godoy o encaminhamento a esta casa de Lei Criando o "Programa Municipal de Complementação ao atendimento do sistema único de saúde- SUS no âmbito do município de Amambai/MS e dá outras providências", com o objetivo de agilizar o acesso da população a consultas, exames e procedimentos de média e alta complexidade, cuja a demanda represada pelo Sistema Único de Saúde comprometa o direito á saúde e á dignidade da pessoa humana.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_238-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_238-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a Necessidade de viabilizar a instalação de um parque infantil ao lado do barracão de eventos da Aldeia Limão Verde.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_239-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_239-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Senador da República, Nelsinho Trad, a possibilidade de viabilizar recurso, para a aquisição de uma retroescavadeira para atender os pequenos produtores de peixes do município de Amambai-MS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_240-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_240-2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais e após ouvido o plenário, indico ao Excelentíssimo Senhor Sérgio Diozébio Barbosa, Prefeito Municipal de Amambai-MS, que seja viabilizada, por meio das secretarias competentes, a manutenção da pista de caminhada, reforma e pintura das quadras esportivas, substituição do parquinho infantil de ferro por um de plástico e melhoria da iluminação do Parque da Cidade Muriama de Oliveira Mascarenhas.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_241-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_241-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Prefeito Municipal Sergio Diozébio Barbosa, que estude a viabilidade de adesão do Município de Amambai ao CEJUSC-Saúde (Centro Judiciário de Solução de Conflitos e Cidadania na área da Saúde), promovido pelo Tribunal de Justiça de Mato Grosso do Sul.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_242-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_242-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Sérgio Diozébio Barbosa e ao Secretário Municipal de Saúde de Amambai, Dr. Alessandro Godoy Barbosa, que seja viabilizada a designação de um profissional da área de coleta laboratorial para atendimento ao menos uma vez por semana no Posto de Saúde, da Vila Limeira, com o objetivo de realizar coletas de sangue e outras amostras biológicas para os moradores da localidade e bairros vizinhos.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Rosa Linda Rodrigues, Darci, Éder Pinzan, Jota Roberto, Runes de Oliveira, Suzana Ulisses, Talyta Escobar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_243-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_243-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a viabilidade de contratação imediata de mais médicos para o hospital regional de Amambai.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_n_244-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_n_244-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade de construir uma rampa de acesso para pessoas com deficiência (PCD) e mobilidade reduzida na Avenida Pedro Manvailler, no trecho em frente à Secretaria de Saúde, bem como a realização de vistoria e manutenção das rampas já existentes, visando melhorar a acessibilidade e a segurança.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_n_245-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_n_245-2025.pdf</t>
   </si>
   <si>
     <t>Indico de forma regimental, depois de ouvido o plenário, ao Senhor Prefeito Sergio Diozebio Barbosa, Projeto de Lei que altera a Lei Municipal nº 2.468, de 29 de abril de 2015, para reajustar o valor do auxílio- alimentação dos servidores públicos municipais, dobrando o valor atualmente pago, fixado em UFAs (Unidade Fiscal de Amambai), atualmente, o benefício é de 1 (uma) UFA para jornada de 20 horas semanais e 2 (duas) UFAs para jornada de 40 horas semanais. A proposta é reajustar para 2 (duas) UFAs e 4 (quatro) UFAs, respectivamente</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_n_246-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_n_246-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sergio Diozébio Barbosa, e ao Ilustríssimo Senhor Secretário de Esporte e Cultura Ramon Batista Moreira, a   implantação de uma Pista de Bicicross no Parque Nicanor Alves do Amaral localizado na Vila Cristina.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_n_247-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_n_247-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental e após ouvido o plenário, ao Excelentíssimo Prefeito Municipal, Sérgio Diozébio Barbosa, que seja prestado apoio para a recuperação de trecho viário na região do Chorro.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_n_248-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_n_248-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal de Amambai, SÉRGIO DIOZÉBIO BARBOSA, a possibilidade de dar denominação da praça da VILA SANTO ANTÔNIO, passando a se denominar (PRAÇA) LUIZ ANTÔNIO TOREZAN.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Éder Pinzan</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_n_249-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_n_249-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozebio Barbosa, a seguinte solicitação: que seja realizado estudo técnico e jurídico visando à elaboração de Projeto de Lei, para isenção do Imposto Predial e Territorial Urbano (IPTU) para pessoas com Transtorno do Espectro Autista (TEA), residentes e domiciliadas no Município.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_250-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_250-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sergio Diozébio Barbosa, a construção de travessia elevada na Rua da República, entre as Ruas Tiradentes e Rio Branco</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no_251-2025_.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no_251-2025_.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a necessidade de viabilizar recursos para a troca das lâmpadas no campão da Poliesportiva (Poli - Estádio Ernesto Landolfi ) na parte interna, a manutenção e relocação do parquinho infantil para a lateral da Poli, e a manutenção da sede da Associação dos Moradores da Vila Mariana.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_252-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_252-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que estude a possibilidade de ampliar o horário de atendimento ao público nos órgãos da Administração Municipal, de forma ininterrupta, abrangendo também o período do almoço.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_253-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_253-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de viabilizar a disponibilização de ônibus para transporte de moradores das aldeias de Amambai/MS à expobai.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no_254-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no_254-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, após ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, solicitando a necessidade de:</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no_255-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no_255-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa e ao Secretário municipal de Saúde, Drº Alessandro Godoi Barbosa, que seja realizado um curso de capacitação em atendimento ao público, destinado a todos os servidores que atuam na área da saúde em nosso município.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_256-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_256-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sergio Dizébio Barbosa, e ao Ilustríssimo Senhor Superintendente do DETRAT Gustavo Otano Simões, que se cumpra o Plano Diretor e a LEI 1.600/2000, quanto a plantação de árvores, arbustos e colocação de placas que estejam irregulares nas esquinas aonde podem atrapalhar a visão de motoristas e causando acidentes.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_257-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_257-2025.pdf</t>
   </si>
   <si>
     <t>Indico na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Sergio Diozebio Barbosa, Prefeito Municipal de Amambai- MS a necessidade urgente de asfalto em todas as ruas da Vila Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_258-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_258-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, a  Excelentíssima Senhora Deputada Federal, Camila Jara, a possibilidade de  destinação de emenda parlamentar para aquisição de materiais permanentes destinados às escolas do município de Amambai/MS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Ligia Borges, Cida Farias, Dr. Cassiano Cardozo, Joanir Martins, Paulo Sergio Locutor, Roberto Sangue Bom</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no_259-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no_259-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a necessidade de se implantar fraldários em ambientes de uso coletivo, públicos, bem como nos Postos de Saúde do município de Amambai- MS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Darci</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_260-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_260-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sergio Diozebio Barbosa, a Criação do Programa Municipal de Combate e Atenção ao Diabetes tipo 1 Infantojuvenil;</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no_261-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no_261-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade de criar um programa Municipal que ofereça aulas gratuitas de Zumba e Pilates para mulheres a partir dos 16 anos de idade, especialmente aquelas em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_262-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_262-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a viabilidade de adquirir kits de primeiros socorros para os postos de saúde do município de Amambai. O acesso a Cuidados Específicos: Muitas vezes, os pacientes que se dirigem às UBS não precisam de um tratamento hospitalar completo. Um kit de primeiros socorros permite um atendimento mais específico e rápido para pequenos problemas, como cortes, arranhões, picadas de insetos, entre outros.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no263-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no263-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, após ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, solicitar a necessidade de implantação de uma Academia ao Ar Livre Adaptada para atender os idosos residentes no Lar Frei Fabiano de Cristo, em nosso município.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no_264-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no_264-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a necessidade de viabilizar a reforma de redutores de sinalização, na Aldeia Limão Verde.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no_265-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no_265-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sergio Diozébio Barbosa, traga para Amambai cursos profissionalizantes, visando a capacitação para o mercado de trabalho e gerando assim novas oportunidades para nossa população contemplando as seguintes áreas:</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no_266-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no_266-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Sergio Diozebio Barbosa, Prefeito Municipal de Amambai- MS, e Mara Eliza Navacchi Caseiro, Deputada Estadual do Mato Grosso do Sul a necessidade de viabilizar recursos para a construção de um prédio destinado à Associação de Moradores do Assentamento Guanabara, que atualmente conta com 98 famílias residentes.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_267-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_267-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, a  Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de realizar melhorias na iluminação pública da Rua Lourival Nunes Vargas, com inicio nas proximidades do Posto de Combustível São Marcos e prosseguindo no sentido ao Clube Milionários, com atenção especial ao trecho que dá acesso às chácaras existentes na região do referido Clube.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_268-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_268-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a necessidade de promover a atualização da Lei Municipal nº 2.477/2015, que institui o Programa Bolsa Atleta em Amambai, de modo a adequá-la às atuais necessidades dos atletas e técnicos do município, incluindo atletas paraolímpicos, e também a atualização dos valores concedidos</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_269-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_269-2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozebio Barbosa, doação oficial do terreno atualmente cedido para uso da AFHEA – Associação Filantrópica Hípica e Equoterapia de Amambai, onde já são desenvolvidas atividades e ações sociais em benefício da população de nosso município.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_no_270.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_no_270.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a viabilidade de implementação de uma rede de Wi-Fi para os pacientes nas unidades de saúde do município de Amambai.A rede de Wi-Fi não é apenas uma comodidade; é uma ferramenta que pode contribuir para um ambiente mais acolhedor e menos estressante para quem está doente. E é por isso que esta proposta merece a nossa atenção e apoio.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_no_271.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_no_271.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental depois de ouvido o plenário ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa e ao Excelentíssimo Deputado Estadual Paulo Correa, a intermediação junto a Fiems (Federação das Indústrias do Mato Grosso do Sul) e demais órgãos participantes, a realização no mês de outubro de 2025 do evento "Ação Cidadania", uma iniciativa de grande alcance social, voltada à oferta de serviços gratuitos à comunidade, como:</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no_272.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no_272.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio de Diozébio Barbosa, a necessidade da manutenção e revitalização das coberturas dos pontos de ônibus do município de Amambai.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_no_273.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_no_273.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a necessidade da implantação de pavimentação asfáltica, nas seguintes localidades:</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no_274.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no_274.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido do plenário, ao Excelentíssimo Senhor prefeito Municipal, Sérgio Diozébio Barbosa, que determine à Secretaria competente a inclusão da Escola Municipal Novo Horizonte no serviço de coleta de resíduos sólidos, com frequência mínima semanal, pois a prática adotada têm sido a queima dos resíduos sólidos como forma de descarte, assim a referida a passa a contar com a coleta regular.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_n_275.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_n_275.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a necessidade de viabilizar recursos com urgência para se fazer:_x000D_
 _x000D_
 •O estacionamento em toda extensão do quarteirão na frente ao CAPS, na vila Doriane, e calçamento com acessibilidade em torno de todo o quarteirão, onde abrange o Posto de Saúde e Associação de Moradores.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_n_276.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_n_276.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sergio Diozébio Barbosa, que faça a efetiva implementação e cumprimento das disposições previstas na Lei Complementar nº 61/2019, que instituiu o Plano Municipal de Mobilidade Urbana de Amambai.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_n_277.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_n_277.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sergio Diozébio Barbosa, solicitando  a reforma da ponte de madeira  sobre o Rio Moroti, localizado na MS-160, região da fazenda Bonamigo 01.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_n_278.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_n_278.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Senador da República Nelsinho Trad, solicitando a destinação de emenda parlamentar no valor de R$ 200.000,00 (duzentos mil reais) para atender a agricultura familiar no município de Amambai-MS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_n_279.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_n_279.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Secretário de Segurança Pública  Antônio Carlos Videira e ao Ilustríssimo Senhor Comandante-Geral da Polícia Militar do MS, Cel. QOPM Renato dos Anjos Garnes, no sentido de que seja analisada a implantação de um Pelotão de Transito no município, bem como o envio de uma viatura para a Companhia da 3º CIPM, afim de atender à implantação desse Pelotão de Transito.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_n_280.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_n_280.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sergio Diozébio Barbosa, a Criação do Programa Municipal de Combate à Depressão e Ansiedade</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_n_281.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_n_281.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito do Município, Sérgio Diozebio Barbosa, e ao Ilustríssimo senhor Secretário Municipal de Saúde Alessandro Godoy a adesão e utilização, no município de Amambai/MS, do programa “Saúde na Palma da Mão”, uma plataforma digital que busca facilitar o acesso dos pacientes aos serviços de saúde pública, oferecendo recursos de :_x000D_
 •	Agendamento de consultas; _x000D_
 •	Exames;_x000D_
 •	Acompanhamento de resultados;_x000D_
 •	Acesso ao histórico médico;_x000D_
           Notificações e demais informações de forma rápida e eficiente, diretamente por meio de dispositivos móveis.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_n_282.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_n_282.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, a  Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozebio Barbosa, a possibilidade de patrola mento nas estradas situadas na região dos Albuquerque.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_n_283.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_n_283.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozebio Barbosa a possibilidade de realizar estudo técnico para implantação de sinalização viária adequada na saída para Ponta Porã, nas proximidades do Carretão.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_n_284.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_n_284.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozebio Barbosa, a possibilidade de estar realizando a obra de construção do estacionamento na Avenida Nicolau Otano. Próximo a rotatória da rua 7de setembro e logo abaixo da mesma.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_n_285.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_n_285.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade do rebaixamento das calçadas para a implantação de estacionamento público na Rua Algacir Pissini, lateral ao Fórum do e PROMUSE, bem como na Rua da Republica, ao lado da Polícia Civil e fundos com a Policia Militar, em Amambai.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_n_286.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_n_286.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a necessidade de viabilizar a reforma de redutores de sinalização, na Aldeia Limão Verde._x000D_
 _x000D_
 1.	Recuperação, readequação e sinalização dos 05 (Cinco) redutores de velocidades (quebra-molas) existentes na Rodovia MS-156, trecho que liga Amambai/Tacuru._x000D_
 _x000D_
 2.	Implantação de TRAVESSIA ELEVADA na Rodovia MS-156, trecho que liga Amambai/Tacuru, na entrada da Aldeia Limão Verde, em frente barracão de eventos e na entrada da Escola Municipal Polo Indigenas Mbo’eroy Tupã’i Nhandeva próximo 4 lombada (quebra-mola).</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_no_287.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_no_287.pdf</t>
   </si>
   <si>
     <t>Indicação_x000D_
 _x000D_
 Indico de forma regimental depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozebio Barbosa, a Implementação de Internet Via Satélite (star link) para viaturas de Patrulhamento Rural da PMMS e Policia Militar Ambiental de Amambai</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no_288.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no_288.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário ao Excelentíssimo Senador Nelsinho Trad, a possibilidade de viabilizar recursos visando à construção de uma quadra poliesportiva coberta na Escola Municipal Novo Horizonte, localizada na Rodovia MS-289, Km 40, entre Amambai e Juti.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no_289.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no_289.pdf</t>
   </si>
   <si>
     <t>Indico de forma regimental, após ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal de Amambai, Sergio Diozebio Barbosa, a necessidade de implementar aulas de Educação Física e ginastica no parque da cidade, ás terça e quinta- feiras, ministrada por professores de Educação Física do Município, bem como a disponibilização de aferição de pressão arterial durante as atividades.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_no_290.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_no_290.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Prefeito Municipal Sergio Diozébio Barbosa, que determine às Secretarias competentes a adoção das providências necessárias para que o município realize a inclusão do Centro de Atenção Psicossocial (CAPS) nos programas federais existentes, visando garantir ajuda de custo e financiamento complementar para manutenção e fortalecimento das ações de saúde mental.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no_291.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no_291.pdf</t>
   </si>
   <si>
     <t>Indicamos na forma regimental depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, Projeto de Lei que altera a Lei Municipal n° 2.798, de 27 de JUNHO de 2022, para reajustar o valor do 	PROGRAMA DINHEIRO DIRETO NA ESCOLA MUNICIPAL (PDDE MUNICIPAL), mudando o valor atualmente pago, R$20,00 por aluno, passando a ser fixado em UFAs (Unidade Fiscal de Amambai).</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no_292.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no_292.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvir do plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade transformar a sede da associação de moradores da Vila Mariana em um espaço de lazer comunitário.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no_293.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no_293.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Sergio Diozebio Barbosa, Prefeito Municipal de Amambai- MS a necessidade construção de uma Associação Comunitária, instalação de Parquinhos Infantis e de uma Academia ao Ar Livre na Vila Indiana.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_294.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_294.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sergio Diozébio Barbosa, que seja realizada a revitalização do Estádio Ernesto Landolfi, com reforma dos muros, e a iluminação das arquibancadas e manutenção na pista de caminhada.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_295.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_295.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a necessidade de viabilizar a reforma geral da Escola Municipal Polo Indigena Mbo’eroy Guarani Kaiowá</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no_296.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no_296.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa e ao Ilustrissimo senhor Diretor do DETRAT, Gustavo Otano Simões a implantação de uma faixa de pedestres na Rua Benigno N. Vasconcelos, esquina com a Rua Tamarindo Pimentel, na lateral da escola Escola Municipal Antônio Pinto da Silva.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Suzana Ulisses, Darci, Éder Pinzan, Jota Roberto, Rosa Linda Rodrigues, Runes de Oliveira, Talyta Escobar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no_297.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no_297.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, a Ilustríssima Senhora Diretora Executiva a Agencia do Instituto Nacional do Seguro Social (INSS), Aparecida Pereira Lopes, a possibilidade de esclarecer os seguintes questionamento.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_no_298.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_no_298.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que através da Secretaria Municipal do Meio Ambiente realizem o plantio de mudas ornamentais em diversos pontos estratégicos de nossa cidade.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_no_299.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_no_299.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa e, de forma extensiva, ao Excelentíssimo Senhor Governador do Estado de MS, Eduardo Corrêa Riedel, a viabilização de recursos para realizar a pavimentação asfáltica da no prolongamento da Rua Marechal Deodoro (Rua de acesso a AABB), e na Estrada Vicinal, Zonas Rurais (Rua de Acesso a Distribuidora Coca Cola), em nosso município.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_no_300.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_no_300.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, na forma regimental, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, Sergio Barbosa, solicitando que determine ao setor competente a implantação de um programa de divulgação e conscientização sobre a coleta seletiva de lixo no município, abrangendo o lixo orgânico, reciclável e resíduos químicos.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_no_301.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_no_301.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, e a secretária municipal do meio ambiente a realização do plantio de mudas ornamentais em diversos pontos estratégicos da cidade de Amambai – MS._x000D_
 Justificativa:</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_no_302.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_no_302.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Secretário de Estado de Justiça e Segurança Pública de Mato Grosso do Sul, Antônio Carlos Videira, e ao Excelentíssimo Senhor Diretor do Instituto de Identificação Gonçalo Pereira, Daniel Ferreira de Freitas, a possibilidade de realização estudos técnicos e operacionais para a instalação de Ponto de atendimento do Instituto Gonçalo Pereira anexo ao  PAV Indígena da Receita Federal, um Posto de Identificação permanente para atender à população indígena da Aldeia Amambai, avaliando as necessidades de espaço físico, acessibilidade, pessoal necessário (atendimento, peritos, papiloscopistas), equipamentos, fluxo estimado de demanda e cronograma de implantação, mantendo diálogo com lideranças indígenas para adequação do atendimento às especificidades culturais e logísticas da comunidade.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>Runes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_no_303.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_no_303.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozebio Barbosa, a possibilidade de execução de pavimentação asfáltica nas seguintes vias do Conjunto Habitacional Nhú-Verá, neste município:</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no_304.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no_304.pdf</t>
   </si>
   <si>
     <t>Indicamos na forma regimental depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, Criação do Programa "AMAMBAI COMPRA AQUI" e Estabelecimento de Preferência para Microempresas e Empresas de Pequeno Porte (MPEs e EPPs) Locais nos Processos Licitatórios Municipais</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no_305.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no_305.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a necessidade de viabilizar a reforma geral do prédio da  Escola Municipal Polo Indigena Mbo’ero Guarani Kaiowá.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_306.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_306.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozebio Barbosa a necessidade de ser feita a revitalização do cruzeiro existente no Cemitério Santo Antônio, bem como a implantação de um cruzeiro no Cemitério Crepúsculo, atendendo às solicitações de diversas famílias de nossa comunidade.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/247/indicacao_no_307.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/247/indicacao_no_307.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade de revitalizar os monumentos existentes em nosso município, como as Araras do trevo de Ponta Porã, esculturas na ponte sobre o Rio Pandui, Carreta de Boi na praça da Vila Limeira, trevo de Coronel Sapucaia e demais pontos simbólicos, de modo a valorizar a cultura, o turismo e a preservação da memória de Amambai. Solicito ainda que seja estudada a possibilidade de instalação, em local estratégico, do monumento “O Ervateiro”, símbolo representativo da história de nossa cidade, bem como a colocação de um letreiro com os dizeres “EU AMO AMAMBAI”, a exemplo do que já ocorre em diversos municípios brasileiros, fortalecendo a identidade local, estimulando o turismo e despertando o sentimento de pertencimento da população</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_no_308.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_no_308.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa, na forma regimental, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, Sergio Barbosa, solicitando que determine ao setor competente a implantação de cercas e grades de proteção nos parquinhos modulares instalados em nosso município, bem como a colocação de areia adequada, a instalação de estruturas de proteção às crianças e iluminação própria, possibilitando que esses espaços possam ser utilizados com segurança e conforto tanto durante o dia quanto no período noturno.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_no_309.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_no_309.pdf</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Dr. Cassiano Cardozo, Cida Farias, Ligia Borges</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_310.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_310.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Governador Eduardo Riedel e ao Ilustríssimo Senhor Superintendente de Políticas Integradas de Proteção da Vida Animal Carlos Eduardo Leite Rodrigues a solicitação de inclusão do Municipal de Amambai na rota da Caravana de Castração- Programa Estadual MS Vida Animal.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_no_311.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_no_311.pdf</t>
   </si>
   <si>
     <t>Indicamos na forma regimental depois de ouvido o plenário, ao, Senhor Prefeito Municipal de Amambai MS, Sergio Diozebio Barbosa, que solicite ao setor competente da administração  a criação e implementação de laboratórios de informática na Escola Polo Municipal Joao Rodrigues</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_no_312.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_no_312.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Prefeito Municipal Sergio Diozébio Barbosa, a necessidade de realizar serviço de cascalhamento e se possível instalação de lâmpadas de LED na Rua Ulicio Adholfo Chorão, no trecho compreendido entre a Avenida Pedro Manvailler e a Rua da República.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_no_313.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_no_313.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de viabilizar a instalação de equipamentos de academia de ginástica ao ar livre e a construção de uma pista de caminhada no centro do barracão de eventos da Aldeia Limão Verde.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_no_314.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_no_314.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa e ao Ilustrissimo senhor Diretor do DETRAT, Gustavo Otano Simões a implantação de uma faixa de pedestres na Rua Benigno N. Vasconcelos, nas proximidades da  lateral da escola Escola Municipal Antônio Pinto da Silva.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_no_315.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_no_315.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Deputado Federal, Beto Pereira,  atenção especial para a destinação de recursos orçamentários por meio de emenda parlamentar de sua autoria, a fim de atender demandas do município de Amambai/MS e fortalecer políticas públicas nas áreas de educação, desenvolvimento econômico e ensino superior, considerando seu compromisso com o desenvolvimento regional, propomos a alocação dos seguintes valores:</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_no_316.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_no_316.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a viabilidade de construir uma rampa de acessibilidade na Escola Municipal Ayrton Senna e, igualmente, em todas as escolas e Centros de Educação Infantil (creches) do município de Amambai – MS, que ainda não disponham desta estrutura.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no_317.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no_317.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Deputado Federal Rodolfo Nogueira, a possibilidade de viabilizar recursos para a aquisição de um trator agrícola, com o objetivo de atender às necessidades dos produtores rurais do município de Amambai-MS.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no_318.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no_318.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade de realização de processo licitatório para contratação de vagas em clínicas especializadas em tratamento de dependência química, em regime compulsório e voluntário com estrutura de segurança e acompanhamento multidisciplinar.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no_319.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no_319.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade de instalação de câmeras de videomonitoramento nas escolas municipais, visando garantir mais segurança a alunos, professores, funcionários e à comunidade escolar.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_no_320.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_no_320.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozebio Barbosa a possibilidade de cedência ou doação de um ônibus para o transporte dos idosos atendidos pelo Programa Conviver.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_321.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_321.pdf</t>
   </si>
   <si>
     <t>Indicação_x000D_
 _x000D_
 Indicamos de forma regimental depois de ouvido o plenário, ao Excelentíssimo Senhor Reitor da  UEMS, Laercio Alves de Carvalho, a manifestação de apoio a criação do Curso de Gestão de Agronegócio (tecnológico) na Unidade Universitária de Amambai, da Universidade Estadual de Mato Grosso dom Sul (UEMS).</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_322.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_322.pdf</t>
   </si>
   <si>
     <t>Indico de forma regimental depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal de Amambai, Sergio Diozebio Barbosa, que interceda junto às empresas de telecomunicação que atendem o município, visando melhorias no posicionamento, na altura e na organização da fiação das redes.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_no_323.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_no_323.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que possa nos atender com Projeto de Lei dando a denominação da futura ciclovia entre a Vila Limeira e a Aldeia Limão Verde como “Ciclovia Jonas Santos de Araújo”.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_no_324.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_no_324.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a necessidade de melhorias na CEI (centro de educação infantil) ROSA MARIA OSORSKI;_x000D_
 . PASSARELA ELEVADA_x000D_
 · Construção de passarela elevada nas ruas Cassiano Marcelo e Adão do Amaral_x000D_
 . PARQUINHO INFANTIL _x000D_
 · Instalação de playground adequado à faixa etária da pré-escola_x000D_
 · Pisos de segurança e brinquedos pedagógicos_x000D_
  . LIGAÇÃO DE ESGOTO_x000D_
 · Conexão total da unidade à rede municipal de esgotamento sanitário_x000D_
 · Verificação de toda a infraestrutura hidrossanitária</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_no_325.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_no_325.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Prefeito Municipal Sergio Diozébio Barbosa, com cópia à Secretaria Municipal de Saúde, que seja realizado estudo e contato junto ao Ministério da Saúde visando à inclusão do Município de Amambai no Programa Saúde da Mulher, do Governo Federal, com o objetivo de ampliar o acesso a exames preventivos do colo do útero (Papanicolau) e demais ações voltadas à saúde feminina.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_no_326.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_no_326.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de viabilizar a reforma de antigo  primeiro barracão de evento que fica próximo a Escola Municipal Polo Indigena Mbo’erenda Tupa’i Ñandeva da Aldeia Limão Verde.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no_327.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no_327.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido plenário, ao Excelentíssimo Senhor Prefeito Municipal Sérgio Diozébio Barbosa, a necessidade de viabilizar a aquisição de brinquedos adaptados para crianças com necessidades especiais nos parquinhos.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_no_328.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_no_328.pdf</t>
   </si>
   <si>
     <t>Indico na forma regimental, depois de ouvido o plenário, _x000D_
 ao Excelentíssimo Senhor Deputado Estadual Marcio Fernandes, a viabilidade de destinar uma emenda parlamentar para que seja  adquirido um  veículo (carro)  para uso dos Agentes Comunitário de Saúde que atuam na zona rural do município de Amambai.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_no_329.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_no_329.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a viabilidade de uma Casa de Apoio no município de Dourados – MS, destinada a acolher os pacientes e seus familiares do município de Amambai que necessitam realizar tratamentos de saúde, internações ou procedimentos médicos naquela cidade.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no_330.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no_330.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozebio Barbosa, que seja realizada gestão junto a empresa Energisa visando a ampliação da rede de iluminação pública nos seguintes trechos:_x000D_
 _x000D_
 	•	Rua Alcindo Franco Machado, esquina com a Rua Otávio Rodrigues, no Conjunto Nhu Verá;_x000D_
 	•	Rua Algacir Pissini, nas proximidades do Lar do Menor, na Vila Monte Cristo;_x000D_
 	•	Extensão da Rua Duque de Caxias, na região de acesso ao Conjunto Pôr do Sol II.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_no_331.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_no_331.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Senador da Republica, Nelsinho Trad a possibilidade de viabilizar recursos para a aquisição de um Rolo Compactador, destinado a atender às demandas da Secretaria Municipal de Serviços Urbanos.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_no_332.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_no_332.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozebio Barbosa, a Implantação de atendimento noturno voltado ao publico masculino na unidade de saúde pelo menos uma vez na semana durante o mês de novembro, em alusão á Campanha Novembro Azul.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_no_333.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_no_333.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a possibilidade da aquisição de livros pedagógicos e materiais didáticos específicos voltados a crianças com Transtorno do Espectro Autista (TEA), para utilização nas unidades da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_no_334.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_no_334.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, a realização de um mutirão para a regularização do Simples Nacional, por meio da Sala do Empreendedor de Amambai, em parceria com o SEBRAE.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>Rosa Linda Rodrigues, Darci, Éder Pinzan, Jota Roberto, Suzana Ulisses, Talyta Escobar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_no_335.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_no_335.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a viabilidade de ser disponibilizado atendimento médico regular no Lar Frei Fabiano de Cristo, em Amambai – MS, com a presença de um médico uma vez por semana ou mediante revezamento entre os profissionais das Unidades Básicas de Saúde do município.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_no_336.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_no_336.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental depois de ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozebio Barbosa, a possibilidade de viabilizar instalação letreiros um monumento de identificação com dizeres "BEM-VINDO ALDEIA LIMÃO VERDE-AMAMBAI e BEM-VINDO ALDEIA GUAPO Y AMAMBAI/MS" contendo os elementos "Cocar e Mbaraka" , em pontos estratégicos das referidas comunidade.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_no_337.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_no_337.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que seja viabilizada a aquisição de um micro-ônibus exclusivo para atender os pacientes que realizam tratamento de hemodiálise em outros municípios.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_no_338.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_no_338.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de realizar o cascalhamento da estrada de acesso à Escola Agrotécnica Lino do Amaral Cardinal (Escola Agrícola), localizada na rodovia que liga Amambai a Aral Moreira.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_no_339.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_no_339.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Prefeito Municipal Sergio Diozébio Barbosa, que, por meio da Secretaria de infraestrutura, viabilize a criação e implementação do projeto "Calçada Solidária", com o objetivo de ampliar a acessibilidade, segurança e organização urbana, por meio da construção e revitalização de calçadas em parceria com os moradores..</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_no_340.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_no_340.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que possa ser providenciada a manutenção do espaço da Associação de Moradores da Vila Jussara, incluindo a quadra, o parquinho infantil, a limpeza do mato ao redor e a conservação geral da área.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_no_341.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_no_341.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, após ouvido o Plenário, ao Excelentíssimo Sr. Prefeito Municipal Sérgio Diozébio Barbosa, ao Deputado Federal Dr. Luiz Ovando – PP/MS, ao Governador Eduardo Riedel, à Senadora da República Tereza Cristina – PP/MS e ao Deputado Estadual Gerson Claro – PP/MS, a adoção das providências necessárias quanto ao andamento do processo do aeroporto e viabilização do Pavilhão de Blindados do 17° Regimento de Cavalaria Mecanizado (17° RCMEC).</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/298/indicacao_no_342.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/298/indicacao_no_342.pdf</t>
   </si>
   <si>
     <t>Indicamos na forma regimental depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, para que, por meio da Secretaria Municipal de Meio Ambiente e em parceria com instituições de ensino superior, especialmente a Universidade Federal de Mato Grosso do Sul (UFMS), seja elaborado e publicado um “Guia de Identificação de Árvores e Manual de Arborização Urbana de Amambaí”, inspirado na iniciativa recentemente lançada pela Prefeitura de Campo Grande.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>Jota Roberto, Darci, Éder Pinzan, Rosa Linda Rodrigues, Runes de Oliveira, Suzana Ulisses, Talyta Escobar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/299/indicacao_no_343.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/299/indicacao_no_343.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais e após ouvido o plenário, indicamos ao Excelentíssimo Senhor Sérgio Diozébio Barbosa, Prefeito Municipal de Amambai-MS, que seja viabilizada, por meio das secretarias competentes a solicitação de Instalação de Iluminação Pública e Redutores de Velocidade Avenida General Ozório e Conjunto Nossa Senhora Aparecida, neste município.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_no_344.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_no_344.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a solicitação de encaminhamento à SANESUL de ofício com requerimento de ligação da rede de esgoto na Associação de Moradores da Vila Cristina.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_no_345.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_no_345.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que estude a possibilidade da aquisição e distribuição de uniformes esportivos para todas as escolas participantes dos Jogos Escolares de Amambai – edição 2026.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_no_346.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_no_346.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, a Excelentíssima Senhora Senadora, Tereza Cristina, a possibilidade de viabilizar recursos através do orçamento da união, para implantação de um PARQUE DO IDOSO no Lar Frei Fabiano de Cristo em nosso município.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_no__347.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_no__347.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade a possibilidade de realizar a extensão da rede de energia elétrica da Rua Duque de Caxias,  interligando-a   ao Conjunto Habitacional Pôr do Sol II.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_no_348.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_no_348.pdf</t>
   </si>
   <si>
     <t>Indicamos na forma regimental depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a necessidade de implantar pomares comunitários com diversas espécies de frutas nas Aldeias Amambaí, Jaguari e Limão Verde, no município de Amambaí.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_no_349.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_no_349.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Deputado Estadual, Marcio Fernandes, a destinação de emenda parlamentar no valor de R$ 30.000,00 (trinta mil reais), a ser destinada ao Instituto Histórico e Geográfico de Amambai – Museu Municipal, para fins de reforma e melhorias na estrutura física do local.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_no_350.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_no_350.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a necessidade de realizar a revitalização do parquinho da Praça Central Coronel Valêncio de Brum, com a troca total da areia existente, bem como a instalação de um cercado adequado ao redor do espaço destinado às crianças.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_no_351.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_no_351.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sérgio Diozébio Barbosa e ao Grupo ENERGISA, que seja feito o rebaixamento da rede elétrica e melhoria da iluminação pública no seguinte trecho, Rodovia Amambai/ Caarapó Km 2, trecho onde se constata atualmente encontra-se sem iluminação pública.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>Joanir Martins</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_no_352.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_no_352.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de viabilizar a construção de um Centro Cultural Indígena na Aldeia Limão Verde, com espaço destinado à realização de atividade tradicionais, apresentações culturais, oficinas de artesanato, encontros comunitário e valorização da língua indígena e dos costumes indígena</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_no_353.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_no_353.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Prefeito Municipal Sergio Diozébio Barbosa, que, por meio da Secretaria de Infraestrutura e Detrat, a instalação de redutor de velocidade (quebra-molas) no prolongamento da Rua Marechal Deodoro, próximo ao (Parque da Cidade), entre as ruas Tamarindo Pimentel e Moacir Pimentel, neste município.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_354.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_354.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, após ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, e ao Engenheiro Civil Gilson Marcos da Cruz Filho, Gerente da 11ª Regional da AGESUL – Agência Estadual de Gestão de Empreendimentos, que seja viabilizada a recuperação da estrada do Bila e das cabeceiras da ponte do Boca Rica, localizada nas proximidades da Fazenda Mangueira Velha, neste município de Amambai-MS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_no_355.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_no_355.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o Plenário, ao Excelentíssimo Senhor Deputado Federal, Rodolfo Nogueira, a necessidade de instalação de um sistema de hidrante nas dependências da Associação de Pais e Amigos dos Excepcionais – APAE de Amambai.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_no_356.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_no_356.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que seja realizado estudo técnico, jurídico e orçamentário com vistas à regulamentação do pagamento de gratificação de plantão ou horas extras aos conselheiros tutelares do município, conforme preconiza o Estatuto da Criança e do Adolescente (ECA) e as normativas do Conselho Nacional dos Direitos da Criança e do Adolescente (CONANDA).</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>Cida Farias, Dr. Cassiano Cardozo, Joanir Martins, Ligia Borges, Paulo Sergio Locutor, Roberto Sangue Bom, Runes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_no_357.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_no_357.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário ao Excelentíssimo Sr. Sérgio Diozébio Barbosa MD Prefeito de Amambai, o estudo técnico para alteração da Lei Complementar 099/2024 – Plano Diretor: _x000D_
 TÍTULO III - DA POLÍTICA URBANA DO MUNICÍPIO DE AMAMBAI_x000D_
 CAPÍTULO II - DO MACROZONEAMENTO URBANO</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>Paulo Sergio Locutor, Cida Farias, Dr. Cassiano Cardozo, Joanir Martins, Ligia Borges, Roberto Sangue Bom, Runes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_no_358.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_no_358.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, após ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, com cópia à Agência Estadual de Regulação de Serviços Públicos de Mato Grosso do Sul (AGEMS) e à Secretaria Estadual de Infraestrutura e Logística (SEILOG), que sejam adotadas as devidas providências junto às empresas de transporte rodoviário, especialmente Expresso Umuarama Transportes e Cruzeiro do Sul, visando o restabelecimento da linha intermunicipal entre Amambai e Ponta Porã, com saída no período da manhã e retorno à tarde._x000D_
 Justificativa:</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_no_359.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_no_359.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a necessidade de interceder junto ao Governo do Estado de Mato Grosso do Sul, por meio da Secretaria de Estado de Justiça e Segurança Pública (SEJUSP) e da Coordenadoria- Geral de Perícias, para que sejam adotadas as providências cabíveis visando à realização de concurso público e provimento das vagas de Médico Legista para a URPI de Amambai.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_no_360.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_no_360.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, para que dentro das possibilidades legais e orçamentárias, estudem uma forma de construir uma pista para a prática de caminhada e corrida na Vila Limeira.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_no_361.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_no_361.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário ao Excelentíssimo Sr. Sérgio Diozébio Barbosa MD Prefeito de Amambai, o estudo técnico para a elaboração de Projeto de Lei, concedendo incentivos financeiros aos servidores lotados na Cozinha Municipal, estatutários e contratados (nutricionistas, serviços gerais, motoristas, merendeiras</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Runes de Oliveira, Cida Farias, Dr. Cassiano Cardozo, Joanir Martins, Ligia Borges, Paulo Sergio Locutor, Roberto Sangue Bom</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_no_362.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_no_362.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de construção de uma rampa de acessibilidade para cadeirantes na Praça São José, localizada na vila Estrela.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_no_363.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_no_363.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que viabilize a construção de uma passarela para pedestres na extensão do córrego localizado na Rua Rio Banco na vila crepúsculo.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_no_364.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_no_364.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de fiscalizar a data para comemoração do aniversario da Aldeia Limão Verde, a ser realizar anualmente no final do mês de novembro, com programação cultural organizada pela própria comunidade.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Dr. Cassiano Cardozo, Cida Farias, Joanir Martins, Ligia Borges, Paulo Sergio Locutor, Roberto Sangue Bom, Runes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_no_365.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_no_365.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sérgio Diozébio Barbosa, que seja a substituição das lâmpadas comuns por lâmpadas de LED e manutenção da rede de iluminação pública na Rodovia Amambai/Tacuru até a Aldeia Limão Verde.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>Éder Pinzan, Darci, Jota Roberto, Rosa Linda Rodrigues, Suzana Ulisses, Talyta Escobar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_no_366.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_no_366.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sergio Barbosa, a necessidade de realizar a manutenção, (patrolamento e cascalhamento) das ruas do Residencial Bonito.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao__367.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao__367.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, após ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que sejam adotadas providências junto aos Governos Estadual e Federal, por meio de seus respectivos órgãos competentes, uma posição sobre o início das obras de construção da sede do Instituto Federal de Mato Grosso do Sul (IFMS) no município de Amambai-MS.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>Roberto Sangue Bom, Cida Farias, Dr. Cassiano Cardozo, Joanir Martins, Ligia Borges, Paulo Sergio Locutor, Runes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/357/indicacao__368.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/357/indicacao__368.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que possa ser providenciado uma placa de horários nos pontos de ônibus circular.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/358/indicacao__369.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/358/indicacao__369.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que seja disponibilizada, com a máxima urgência, uma equipe volante especializada para execução contínua de manutenção e reparos nas vias públicas do município de Amambai, com atuação integrada nas seguintes frentes:_x000D_
          •Reparação de buracos e remendo asfáltico nas ruas e avenidas;</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>Darci, Éder Pinzan, Jota Roberto, Rosa Linda Rodrigues, Suzana Ulisses, Talyta Escobar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/359/indicacao_370.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/359/indicacao_370.pdf</t>
   </si>
   <si>
     <t>Indicamos na forma regimental depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que seja providenciada, a reforma da Unidade Básica de Saúde (UBS) Central, localizada na região central do município.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_371.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_371.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais e após ouvido o plenário, indicamos ao Excelentíssimo Senhor Sérgio Diozébio Barbosa, Prefeito Municipal de Amambai-MS, que seja estudada a possibilidade de aquisição de alevinos de diversas espécies para distribuição gratuita ou subsidiada aos piscicultores do município.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_372.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_372.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário ao Excelentissimo Sr. Prefeito Sérgio Diozébio Barbosa e ao Ilustríssimo Senhor Secretário de Serviços Urbanos Fernando Fischer a realização de um mutirão de limpeza a ser realizado, iniciando pelo Conjunto Habitacional Adolpho Raymundo do Amaral, mais conhecido como Residencial dos Ipês, contemplando:</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_373.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_373.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de abertura da via situada na Rua Ari Nunes da Silva, localizada nas proximidades da empresa  Intech Telecom.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_374.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_374.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Governador do Estado de Mato Grosso do Sul, Senhor Eduardo Riedel, e ao Ilustríssimo Secretário de Estado de Infraestrutura e Logística, Senhor Guilherme Alcântara, que seja realizado a Operação Tapa Buraco da Rodovia MS-386, antecipando o recapeamento asfáltico no trecho que liga o município de Amambai a Ponta Porã.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/371/indicacao_375.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/371/indicacao_375.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de implantar um Espaço Sensorial destinado ao público adulto no Barracão de Eventos da Aldeia Limão Verde, bem como criar pequenos Espaços Sensoriais voltados às crianças nas Escolas Municipal Polo Indigenas Mbo’erenda Tupa’i Ñandeva e Brilho do Sol, ambas localizadas na Aldeia Limão Verde</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_376.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_376.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que ao Secretário de Serviços Urbanos para que se estabeleça a implantação de um cronograma trimestral de serviços de limpeza e manutenção entorno das Escolas do Município e Centros de Educação Infantil (CEIs), realizando:</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>Ligia Borges, Cida Farias, Dr. Cassiano Cardozo, Joanir Martins, Paulo Sergio Locutor, Roberto Sangue Bom, Runes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_377.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_377.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a implantação de um Espaço Sensorial na Praça Coronel Valencio de Brum, bem como a realização de melhorias nas instalações existentes, incluindo reforma dos bancos, revitalização do paisagismo e melhoria da iluminação pública</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_no_378.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_no_378.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, a contratação ou disponibilização de um profissional médico dermatologista para atendimento à população de Amambai por meio do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_no_379.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_no_379.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Prefeito Sérgio Barbosa, a criação de uma equipe específica e permanente para manutenção, reparos e acompanhamento da iluminação pública em todo o município de Amambai</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_no_380.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_no_380.pdf</t>
   </si>
   <si>
     <t>Indico, ao Ilustríssimo Senhor Renato Marcílio da Silva, Presidente da Empresa de Saneamento do Mato Grosso do Sul – SANESUL, que seja viabilizado, junto ao Governo do Estado e com base na Lei nº 14.026, de 15 de julho de 2020 (Novo Marco Legal do Saneamento), a universalização dos serviços de saneamento básico, especialmente da rede de esgoto, como prioridade para atendimento à população da Vila Planalto, no município de Amambai, MS.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_no_381.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_no_381.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, após ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que sejam feitas manutenção urgente nas bocas de lobo nas vias públicas.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_no_382.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_no_382.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal Sergio Barbosa, por meio da Secretaria Municipal de Saúde, a implantação de uma Sala de Observação nas Unidades Básicas de Saúde (UBS) de nosso município, conforme previsto na Política Nacional de Atenção Básica (PNAB) e na Carteira de Serviços da Atenção Primária à Saúde (CaSAPS), do Ministério da Saúde.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_no_383.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_no_383.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, para que dentro das possibilidades legais e orçamentárias, estudem uma forma de instalar toldos, bancos e banheiros químicos, próximos a Agência Bancária Bradesco e, também, a construção de uma passarela elevada próxima ao banco, na Rua da República.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_no_384.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_no_384.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade de manutenção da estrada e de recuperação das caixas de drenagem localizadas nas proximidades do Clube Milionários.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_no_385.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_no_385.pdf</t>
   </si>
   <si>
     <t>Indicamos na forma regimental depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que sejam criados e oferecidos cursos de capacitação profissional para formar cuidadores de crianças, cuidadores de idosos e cuidadores de pessoas com deficiência.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Jota Roberto, Darci, Éder Pinzan, Rosa Linda Rodrigues, Suzana Ulisses, Talyta Escobar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_no_386.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_no_386.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que sejam realizados serviços de reparo e manutenção nas calçadas da Avenida Pedro Manvailer, em ambos os lados (esquerdo e direito), no trecho localizado próximo ao Rio Panduí, abrangendo o sentido Vila Limeira e o sentido centro da cidade.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_no_387.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_no_387.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, com a implantação da nova empresa de coleta de lixo em Amambai, que seja criado o OuviColeta, um canal oficial de atendimento ao cidadão para registro de reclamações, sugestões e acompanhamento dos serviço prestados de coleta.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_no_388.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_no_388.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a possibilidade viabilizar a instalação de uma torre de internet na Aldeia Jaguari, visando garantir acesso adequado à conexão de rede para toda a comunidade.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Talyta Escobar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_389.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_389.pdf</t>
   </si>
   <si>
     <t>Indicamos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Prefeito Municipal Sergio Diozébio Barbosa, que, estude a possibilidade de firmar convênio com uma clínica multidisciplinar especializada em terapias para crianças com necessidades especiais, especialmente aquelas com Transtorno do Espectro Autista (TEA), sediada em Amambai ou em cidades vizinhas.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PAC</t>
   </si>
   <si>
     <t>Parecer de Comissão</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/26/parecer_31.2025_-_pl_gp_018.2025_-_projeto_de_moradias_e_regularizacoes_casa_viva.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/26/parecer_31.2025_-_pl_gp_018.2025_-_projeto_de_moradias_e_regularizacoes_casa_viva.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO COM EMENDAS, REFERENTE AO PROJETO DE LEI Nº 018/2025</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/27/parecer_32.2025_-_plc_002.2025_-_altera_lcm_n._002-2003_ctm_-_iss_de_obras_e_servios_cartorrios.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/27/parecer_32.2025_-_plc_002.2025_-_altera_lcm_n._002-2003_ctm_-_iss_de_obras_e_servios_cartorrios.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO, REFERENTE AO PROJETO DE LEI COMPLEMENTAR Nº 002/2025</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/28/parecer_33.2025_-_pl_gp_012.2025_-_ratifica_protocolo_de_intenoo_-_conisul.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/28/parecer_33.2025_-_pl_gp_012.2025_-_ratifica_protocolo_de_intenoo_-_conisul.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO, REFERENTE AO PROJETO DE LEI Nº 012/2025</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/29/parecer_34.2025_-_pl_gp_016.2025_-_altera_lei_municipal_n._2.898-2024_-_transporte_escolar_rural.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/29/parecer_34.2025_-_pl_gp_016.2025_-_altera_lei_municipal_n._2.898-2024_-_transporte_escolar_rural.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO, REFERENTE AO PROJETO DE LEI Nº 016/2025</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/30/parecer_35.2025_-_pl_gp_019.2025_-_fundo_municipal_anel_virio.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/30/parecer_35.2025_-_pl_gp_019.2025_-_fundo_municipal_anel_virio.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO, REFERENTE AO PROJETO DE LEI Nº 019/2025</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/31/parecer_36.2025_-_pl_cm_09.2025_-_campanha_cigarro_eletrnico.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/31/parecer_36.2025_-_pl_cm_09.2025_-_campanha_cigarro_eletrnico.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES EM CONJUNTO, REFERENTE AO PROJETO DE LEI CM Nº 09/2025</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/32/parecer_37.2025_-_pl_gp_021.2025_-_abre_credito_especial_-_unidades_escolares.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/32/parecer_37.2025_-_pl_gp_021.2025_-_abre_credito_especial_-_unidades_escolares.pdf</t>
   </si>
   <si>
     <t>PARECER DE COMISSÃO Nº 37/2025 REFERENTE AO PROJETO DE LEI GP Nº 021/2025</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/34/parecer_38.2025_-_cfo_-_pl_gp_013.2025_-_ldo_2026.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/34/parecer_38.2025_-_cfo_-_pl_gp_013.2025_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>PARECER DE COMISSÃO Nº 038/2025 REFERENTE AO PROJETO DE LEI GP Nº 013/2025</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/57/parecer_39.2025_-_pr_01.2025_-_comissoo_de_honrarias.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/57/parecer_39.2025_-_pr_01.2025_-_comissoo_de_honrarias.pdf</t>
   </si>
   <si>
     <t>parecer de comissão nº 39/2025 referente ao projeto de resolução nº 01/2025</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/82/parecer_41.2025_-_pr_no_02.2025_-_concurso_de_frases.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/82/parecer_41.2025_-_pr_no_02.2025_-_concurso_de_frases.pdf</t>
   </si>
   <si>
     <t>PARECER DE  COMISSÃO Nº 41/2025 REF. PROJETO DE RESOLUÇÃO Nº 02/2025</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/103/parecer_42.2025_-_pl_gp_027.2025_-_altera_lei_municipal_n._1.874-2004_-_previbai_-_data_de_repasse.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/103/parecer_42.2025_-_pl_gp_027.2025_-_altera_lei_municipal_n._1.874-2004_-_previbai_-_data_de_repasse.pdf</t>
   </si>
   <si>
     <t>PARECER DE COMISSÃO Nº42/2025 REF. PROJETO DE LEI GP Nº 027/2025</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/104/parecer_43.2025_-_pl_gp_024.2025_-_altera_lei_municipal_n._2.902-2024_-_permuta_aeroporto_municipal.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/104/parecer_43.2025_-_pl_gp_024.2025_-_altera_lei_municipal_n._2.902-2024_-_permuta_aeroporto_municipal.pdf</t>
   </si>
   <si>
     <t>PARECER DE COMISSÃO Nº43/2025 REF. PROJETO DE LEI GP Nº 024/2025</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/114/parecer_44.2025_-_pl_gp_023.2025_-_cljrf_-_reurb_tac_-_rua_teodoro_jurgielewicks.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/114/parecer_44.2025_-_pl_gp_023.2025_-_cljrf_-_reurb_tac_-_rua_teodoro_jurgielewicks.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 44/2025 referente ao Projeto de Lei GP nº 023/2025.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/115/parecer_45.2025_-_pl_gp_025.2025_-_clrjf_-_utilidade_publica_associacao_nande_kaiowa.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/115/parecer_45.2025_-_pl_gp_025.2025_-_clrjf_-_utilidade_publica_associacao_nande_kaiowa.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 45/2025 referente ao Projeto de Lei GP nº 025/2025.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/116/parecer_46.2025_-_pl_gp_026.2025_-_clrjf_-_prorroga_plano_municipal_de_educacao.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/116/parecer_46.2025_-_pl_gp_026.2025_-_clrjf_-_prorroga_plano_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 46/2025, referente ao Projeto de Lei GP nº 026/2025.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/117/parecer_47.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/117/parecer_47.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 47/2025, referente ao Projeto de Lei GP nº 028/2025.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/118/parecer_48.2025_-_pl_cm_10.2025_-_clrjf_-_utilidade_publica_tatu_peba.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/118/parecer_48.2025_-_pl_cm_10.2025_-_clrjf_-_utilidade_publica_tatu_peba.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 48/2025, referente ao Projeto de Lei CM nº 10/2025.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/119/parecer_49.2025_-_solicitacao_uso_da_tribuna_livre_-_maiara_gomes_de_farias.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/119/parecer_49.2025_-_solicitacao_uso_da_tribuna_livre_-_maiara_gomes_de_farias.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 49/2025 REF. À SOLICITAÇÃO DE USO DA PALAVRA NA TRIBUNA LIVRE EM SESSÃO, PELA SENHORA MAIARA GOMES DE FARIAS, FARMACÊUTICA DA SECRETARIA MUNICIPAL DE SAÚDE, CONFORME OF. SMS Nº 471/2025, DE 12 DE AGOSTO DE 2025, PROTOCOLADO NESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/120/parecer_50.2025_-_pl_gp_025.2025_-_cesas_-_utilidade_publica_associacao_nande_kaiowa.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/120/parecer_50.2025_-_pl_gp_025.2025_-_cesas_-_utilidade_publica_associacao_nande_kaiowa.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 50/2025, da Comissão de Educação, Saúde e Assistência Social, referente ao Projeto de Lei GP nº 025/2025.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/121/parecer_51.2025_-_pl_gp_026.2025_-_cesas_-_prorroga_plano_municipal_de_educacao.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/121/parecer_51.2025_-_pl_gp_026.2025_-_cesas_-_prorroga_plano_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 51/2025, da Comissão de Educação, Saúde e Assistência Social, referente ao Projeto de Lei GP nº 026/2025.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/122/parecer_52.2025_-_pl_cm_10.2025_-_cesas_-_utilidade_publica_tatu_peba.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/122/parecer_52.2025_-_pl_cm_10.2025_-_cesas_-_utilidade_publica_tatu_peba.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 52/2025, da Comissão de Educação, Saúde e Assistência Social, referente ao Projeto de Lei CM nº 10/2025.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/142/parecer_comissao_53.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/142/parecer_comissao_53.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão nº 53/2025 - Comissão de Obras e Serviços Públicos - Ref. ao Projeto de Lei GP nº 028/2025.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/143/parecer_comissao_54.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/143/parecer_comissao_54.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão nº 54/2025 - Comissão de Finanças e Orçamento - Ref. ao Projeto de Lei GP nº 025/2025.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/144/parecer_comissao_55.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/144/parecer_comissao_55.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão nº 55/2025 - Comissão de Finanças e Orçamento - Ref. ao Projeto de Lei GP nº 026/2025.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/</t>
+    <t>http://sapl.amambai.ms.leg.br/media/</t>
   </si>
   <si>
     <t>Parecer da Comissão nº 56/2025 - Comissão de Finanças e Orçamento - Ref. ao Projeto de Lei CM nº 10/2025.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/198/parecer_comissao_57.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/198/parecer_comissao_57.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 57/2025, da Comissão de Legislação, Justiça e Redação Final, ref. ao Projeto de Lei GP nº 022/2025.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/171/parecer_comissao_58.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/171/parecer_comissao_58.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 58/2025 - Em conjunto - Ref. ao Projeto de Lei Complementar nº 003/2025</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 59/2025, da Comissão de Educação, Saúde e Assistência Social, ref. ao Projeto de Lei GP nº 028/2025.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/200/parecer_comissao_60.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/200/parecer_comissao_60.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 60/2025, da Comissão de Obras e Serviços Públicos, Comissão de Educação, Saúde e Assistência Social e Comissão de Finanças e Orçamento, referente ao Projeto de Lei nº 022/2025.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/201/parecer_comissao_61.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/201/parecer_comissao_61.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 61/2025, da Comissão de Finanças e Orçamento, referente ao Projeto de Lei GP nº 028/2025.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/180/parecer_62.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/180/parecer_62.pdf</t>
   </si>
   <si>
     <t>Parece de Comissão nº 62/2025, referente ao Projeto de Lei GP nº 31/2025.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/202/parecer_comissao_63.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/202/parecer_comissao_63.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 63/2025, referente ao Projeto de Lei CM nº 11/2025.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/203/parecer_64.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/203/parecer_64.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 64/2025, da Comissão de Honrarias e Representação, com Projeto de Decreto Legislativo nº 01/2025 anexo à este, referente à Concessão de Títulos Honoríficos de Cidadania do Município de Amambai.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/224/parecer_65.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/224/parecer_65.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 65/2025, da Comissão de Obras e Serviços Públicos, Comissão de Educação, Saúde e Assistência Social, Comissão de Indústria, Comércio, Agricultura e Pecuária e Meio Ambiente e Comissão de Finanças e Orçamento, referente ao Projeto de Lei GP nº 023/2025.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/312/parecer_66_gp_029.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/312/parecer_66_gp_029.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 66/2025, da Comissão de Legislação, Justiça e Redação Final, referente ao Projeto de Lei nº 029/2025.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/225/parecer_67.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/225/parecer_67.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 67/2025, da Comissão de Legislação, Justiça e Redação Final, referente ao Projeto de Resolução nº 03/2025.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/311/parecer_68__pl_12.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/311/parecer_68__pl_12.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 68/2025, da Comissão de Legislação, Justiça e Redação Final, referente ao Projeto de Lei CM nº 12/2025.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/313/parecer_70_pl_029.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/313/parecer_70_pl_029.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 70/2025, da Comissão de Obras e Serviços Públicos, referente ao Projeto de Lei GP nº 029/2025.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/234/parecer_71.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/234/parecer_71.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 71/2025, da Comissão de Legislação, Justiça e Redação Final, Comissão de Obras e Serviços Públicos e Comissão de Finanças e Orçamento, referente ao Projeto de Lei Complementar nº 004/2025.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t xml:space="preserve">CESAS - Comissão de Educação,Saúde e Assistência Social </t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/310/parecer_72_gp_029.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/310/parecer_72_gp_029.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 72/2025, da Comissão de Educação, Saúde e Assistência Social, referente ao Projeto de Lei GP nº 029/2025.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/309/parecer_73_pl_12.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/309/parecer_73_pl_12.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 73/2025, da Comissão de Educação, Saúde e Assistência Social, referente ao Projeto de Lei CM nº 12/2025.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/308/parecer_74_gp_029.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/308/parecer_74_gp_029.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 74/2025, da CFO, referente ao Projeto de Lei GP nº 029/2025.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/307/parecer_75_pl_12.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/307/parecer_75_pl_12.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 75/2025, da CFO, referente ao Projeto de Lei CM nº 12/2025.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/353/parecer_76.2025_-_pl_gp_030.2025_-_clrjf_-_limpeza_de_imoveis.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/353/parecer_76.2025_-_pl_gp_030.2025_-_clrjf_-_limpeza_de_imoveis.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 76/2025, da CLJRF, referente ao Projeto de Lei nº 030/2025.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras e Serviços Publicos</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/351/parecer_77.2025_-_pl_gp_030.2025_-_limpeza_de_imoveis.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/351/parecer_77.2025_-_pl_gp_030.2025_-_limpeza_de_imoveis.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 77/2025, da Comissão de Obras e Serviços Públicos, Comissão de Indústria, Comércio, Agricultura e Pecuária e Meio Ambiente e Comissão de Finanças e Orçamento, referente ao Projeto de Lei GP nº 030/2025.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/352/parecer_78.2025_-_pl_gp_033.2025_-_reurb.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/352/parecer_78.2025_-_pl_gp_033.2025_-_reurb.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 78/2025, da Comissão de Legislação, Justiça e Redação Final, Comissão de Obras e Serviços Públicos, Comissão de Educação, Saúde e Assistência Social, Comissão de Indústria, Comércio, Agricultura e Pecuária e Meio Ambiente e Comissão de Finanças e Orçamento, referente ao Projeto de Lei GP nº 033/2025.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/354/parecer_79.2025_-_pl_gp_037.2025_-_altera_lei_n._1.765-2003_-_germano_diomar_pott.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/354/parecer_79.2025_-_pl_gp_037.2025_-_altera_lei_n._1.765-2003_-_germano_diomar_pott.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 79/2025, em conjunto, da Comissão de Legislação, Justiça e Redação Final e Comissão de Finanças e Orçamento, referente ao Projeto de Lei GP nº 037/2025.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/355/parecer_80.2025_-_pl_cm_13.2025_-_utilidade_publica_associacao_guapoy.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/355/parecer_80.2025_-_pl_cm_13.2025_-_utilidade_publica_associacao_guapoy.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 80/2025, em conjunto, da Comissão de Legislação, Justiça e Redação Final, Comissão de Educação, Saúde e Assistência Social e Comissão de Finanças e Orçamento, referente ao Projeto de Lei CM nº 13/2025.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/393/parecer_81.2025_-_plc_006.2025_-_altera_estatuto_do_magisterio.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/393/parecer_81.2025_-_plc_006.2025_-_altera_estatuto_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 81/2025, da CLJRF, referente ao Projeto de Lei Complementar nº 006/2025.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/394/parecer_82.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/394/parecer_82.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 82/2025, da CLJRF e CFO, referente ao Projeto de Lei GP nº 040/2025.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/395/parecer_83.2025_-_pr_04.2025_-_comissao_acompanhamento_licitacao.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/395/parecer_83.2025_-_pr_04.2025_-_comissao_acompanhamento_licitacao.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 83/2025, da CLJRF, COSP e CFO, referente ao Projeto de Resolução nº 04/2025.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/396/parecer_84.2025_-_pl_cm_14.2025_-_dia_municipal_da_pessoa_com_diabetes.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/396/parecer_84.2025_-_pl_cm_14.2025_-_dia_municipal_da_pessoa_com_diabetes.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 84/2025, da CLJRF, referente ao Projeto de Lei CM nº 14/2025.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/397/parecer_85.2025_-_pl_cm_15.2025_-_dispensa_de_uniforme_para_alunos_tea.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/397/parecer_85.2025_-_pl_cm_15.2025_-_dispensa_de_uniforme_para_alunos_tea.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 85/2025, da CLJRF, referente ao Projeto de Lei CM nº 15/2025.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/398/parecer_86.2025_-_pl_cm_16.2025_-_programa_girassol_doencas_invisiveis.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/398/parecer_86.2025_-_pl_cm_16.2025_-_programa_girassol_doencas_invisiveis.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 86/2025, da CLJRF, referente ao Projeto de Lei CM nº 16/2025.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/392/parecer_87.2025_-_pl_gp_041.2025_-_convenio_comcisp.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/392/parecer_87.2025_-_pl_gp_041.2025_-_convenio_comcisp.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 87/2025, em conjunto, da Comissão de Legislação, Justiça e Redação Final, Comissão de Obras e Serviços Públicos, Comissão de Segurança Pública e Trânsito e Comissão de Finanças e Orçamento, referente ao Projeto de Lei GP nº 041/2025.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/399/parecer_88.2025_-_pl_cm_17.2025_-_dia_dos_policiais.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/399/parecer_88.2025_-_pl_cm_17.2025_-_dia_dos_policiais.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 88/2025, da CLJRF, referente ao Projeto de Lei CM nº 17/2025.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/400/parecer_89.2025_-_pl_gp_038.2025_-_cfo_-_ppa_2026_-_2029.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/400/parecer_89.2025_-_pl_gp_038.2025_-_cfo_-_ppa_2026_-_2029.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 89/2025, da CFO, referente ao Projeto de Lei GP nº 038/2025.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/401/parecer_90.2025_-_pl_gp_039.2025_-_cfo_-_loa_2026.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/401/parecer_90.2025_-_pl_gp_039.2025_-_cfo_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 90/2025, da CFO, referente ao Projeto de Lei GP nº 039/2025.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/404/parecer_91.2025_-_cesas_-__plc_006.2025_-_altera_estatuto_do_magisterio.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/404/parecer_91.2025_-_cesas_-__plc_006.2025_-_altera_estatuto_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 91, da CESAS, referente ao Projeto de Lei Complementar nº 006/2025.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/405/parecer_92.2025_-_cesas_-_pl_cm_14.2025_-_dia_municipal_da_pessoa_com_diabetes.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/405/parecer_92.2025_-_cesas_-_pl_cm_14.2025_-_dia_municipal_da_pessoa_com_diabetes.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 92/2025, da CESAS, referente ao Projeto de Lei CM nº 14/2025.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/406/parecer_93.2025_-_cesas_-_pl_cm_15.2025_-_dispensa_de_uniforme_para_alunos_tea.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/406/parecer_93.2025_-_cesas_-_pl_cm_15.2025_-_dispensa_de_uniforme_para_alunos_tea.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 93/2025, da CESAS, referente ao Projeto de Lei CM nº 15/2025.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/407/parecer_94.2025_-_cesas_-_pl_cm_16.2025_-_programa_girassol_doencas_invisiveis.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/407/parecer_94.2025_-_cesas_-_pl_cm_16.2025_-_programa_girassol_doencas_invisiveis.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 94/2025, da CESAS, referente ao Projeto de Lei CM nº 16/2025.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/408/parecer_95.2025_-_cesas_-_pl_cm_17.2025_-_dia_dos_policiais.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/408/parecer_95.2025_-_cesas_-_pl_cm_17.2025_-_dia_dos_policiais.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 95/2025, da CESAS, referente ao Projeto de Lei CM nº 17/2025.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/409/parecer_96.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/409/parecer_96.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 96/2025, conjunto da CLJRF e CFO, referente ao Projeto de Lei GP nº 040/2025.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/410/parecer_97.2025_-_cfo_-__plc_006.2025_-_altera_estatuto_do_magisterio.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/410/parecer_97.2025_-_cfo_-__plc_006.2025_-_altera_estatuto_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 97/2025, da CFO, referente ao Projeto de Lei Complementar nº 006/2025.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/411/parecer_98.2025_-_cfo_-_pl_cm_14.2025_-_dia_municipal_da_pessoa_com_diabetes.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/411/parecer_98.2025_-_cfo_-_pl_cm_14.2025_-_dia_municipal_da_pessoa_com_diabetes.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 98/2025, da CFO, referente ao Projeto de Lei CM nº 14/2025.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/412/parecer_99.2025_-_cfo_-_pl_cm_15.2025_-_dispensa_de_uniforme_para_alunos_tea.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/412/parecer_99.2025_-_cfo_-_pl_cm_15.2025_-_dispensa_de_uniforme_para_alunos_tea.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 99/2025, da CFO, referente ao Projeto de Lei CM nº 15/2025.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/413/parecer_100.2025_-_cfo_-_pl_cm_16.2025_-_programa_girassol_doencas_invisiveis.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/413/parecer_100.2025_-_cfo_-_pl_cm_16.2025_-_programa_girassol_doencas_invisiveis.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 100/2025, da CFO, referente ao Projeto de Lei CM nº 16/2025.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/414/parecer_101.2025_-_cfo_-_pl_cm_17.2025_-_dia_dos_policiais.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/414/parecer_101.2025_-_cfo_-_pl_cm_17.2025_-_dia_dos_policiais.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 101/2025, da CFO, referente ao Projeto de Lei CM nº 17/2025.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/420/parecer_102.2025_-_pl_gp_042.2025_-_convenio_comcisp.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/420/parecer_102.2025_-_pl_gp_042.2025_-_convenio_comcisp.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 102/2025, da CLJRF, CSPT e CFO em conjunto, referente ao Projeto de Lei GP nº 042/2025.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/426/parecer_103.2025_-_pl_gp_044.2025_-_prorrogacao_de_cessao_de_lotes_da_horta_municipal.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/426/parecer_103.2025_-_pl_gp_044.2025_-_prorrogacao_de_cessao_de_lotes_da_horta_municipal.pdf</t>
   </si>
   <si>
     <t>Parecer de Comissão nº 103/2025, da CLJRF, COSP e CFO em conjunto, referente ao PL GP nº 044/2025.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/427/parecer_104.2025_-_plc_005.2025_-_codigo_de_obras.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/427/parecer_104.2025_-_plc_005.2025_-_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>PARECER DE COMISSÃO Nº 104/2025 REF. PROJETO DE LEI COMPLEMENTAR Nº 005/2025_x000D_
 SÚMULA: “Altera a redação do caput do art. 1º da Lei Municipal n° 2.474, de 09 de novembro de 2015”.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/428/parecer_105.2025_-_pl_gp_035.2025_-_uso_e_ocupacao_do_solo.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/428/parecer_105.2025_-_pl_gp_035.2025_-_uso_e_ocupacao_do_solo.pdf</t>
   </si>
   <si>
     <t>PARECER DE COMISSÃO Nº 105/2025 REF. PROJETO DE LEI GP Nº 035/2025_x000D_
 SÚMULA: “"Dispõe sobre o Uso e Ocupação do Solo no Município de Amambai-MS, e dá outras providências”.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/429/parecer_106.2025_-_pl_gp_036.2025_-_parcelamento_do_solo.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/429/parecer_106.2025_-_pl_gp_036.2025_-_parcelamento_do_solo.pdf</t>
   </si>
   <si>
     <t>PARECER DE COMISSÃO Nº 106/2025 REF. PROJETO DE LEI GP Nº 036/2025_x000D_
 SÚMULA: “"Dispõe sobre o Uso e Ocupação do Solo no Município de Amambai-MS, e dá outras providências”.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_do_decreto_01.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_do_decreto_01.pdf</t>
   </si>
   <si>
     <t>Súmula: "Outorga Titulo Honoríficos de Cidadania do Município de Amambai, Estado de Mato Grosso do Sul.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Sergio Diozébio Barbosa</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/22/plc_002-2025_-_altera_lcm_n._002-2003_ctm_-_iss_de_obras_e_servios_cartorrios.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/22/plc_002-2025_-_altera_lcm_n._002-2003_ctm_-_iss_de_obras_e_servios_cartorrios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração e inclusão de dispositivos na Lei Complementar Municipal n° 002/2003, e dá outras providências</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/161/oficio_gp_041.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/161/oficio_gp_041.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR nº003/2025 INSTITUI O REFIS- PROGAMA DE RECUPERAÇÃO DE CRÉDITO DO MUNICIPIO DE AMAMBAI /MS, ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL nº 002/2003- E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_complementar_004_25.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_complementar_004_25.pdf</t>
   </si>
   <si>
     <t>Projeto de lei complementar nº 004/2025. Autoriza o poder executivo municipal  a instituir o parcelamento do imposto sobre a Transmissão de bens Imóveis (ITBI) e dá outras providencias .</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/286/plc_005-2025_-_codigo_de_obras.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/286/plc_005-2025_-_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 005/2025 - CÓDICO DE OBRAS E EDIFICAÇÕES DE AMAMBAI-MS</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/368/of_gp_052_pl_006.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/368/of_gp_052_pl_006.pdf</t>
   </si>
   <si>
     <t>OF/GP/CAM. nº052/2025 ENCAMINHA PROJETO DE LEI COMPLENTAR nº 006/2025 QUE DISPÕES SOBRE A ALTERAÇÃO DE DISPOSITIVO DA LEI COMPLENTAR MUNICIPAL Nº 058/2018 DÁ OUTRAS PROVIDENCIAS "PARA APRECIAÇÃO DESTA CASA DE LEI</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_resolucao_no_01-2025-mesa.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_resolucao_no_01-2025-mesa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição da Comissão Especial de Honraria e Representação da Câmara Municipal de Amambai e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_resolucao_no_02-2025.docx</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_resolucao_no_02-2025.docx</t>
   </si>
   <si>
     <t>“Institui o Concurso de Frases em comemoração aos 76 anos do Município de Amambai e dá outras providências.”</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_resolucao_no_03.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_resolucao_no_03.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre a criação da Comissão Especial de Acompanhamento da Obra do Anel Viário de Amambai e dá outras providências._x000D_
 _x000D_
 A MESA DIRETORA DA CÂMARA MUNICIPAL DE AMAMBAI – MS, no uso de suas atribuições legais e regimentais, faz saber que o Plenário aprovou e ela promulga a seguinte Resolução:</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_resolucao_no_04.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_resolucao_no_04.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Cria a Comissão Especial para Acompanhamento de Processos Licitatórios e Execução de Obras Públicas do Poder Executivo Municipal e dá outras providências.”</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento_13.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento_13.pdf</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, Darci José da Silva, para que se oficie ao senhor Excelentíssimo Senhor Prefeito Municipal Sérgio Diozébio Barbosa  que envie a esta casa de leis informações detalhadas sobre a Planilha de atendimento em Manutenção da Frota da Secretaria de Saúde, do município de Amambai/MS. A referida planilha deve conter as seguintes informações:_x000D_
 •	Detalhes das manutenções realizadas_x000D_
 •	Datas das manutenções_x000D_
 •	Tipo de serviço prestado_x000D_
 •	Localização dos atendimentos_x000D_
 •	Custos envolvidos (com cópias das notas fiscais anexadas)</t>
   </si>
   <si>
     <t>Rosa Linda Rodrigues, Cida Farias, Darci, Dr. Cassiano Cardozo, Éder Pinzan, Joanir Martins, Jota Roberto, Ligia Borges, Paulo Sergio Locutor, Roberto Sangue Bom, Runes de Oliveira, Suzana Ulisses, Talyta Escobar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_014.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_014.pdf</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, Darci José da Silva, para que se oficie ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que envie a esta Casa de Leis, informações detalhadas sobre a COSIP no município de Amambai/MS._x000D_
 _x000D_
 Apresento aqui um requerimento ao Prefeito Sérgio solicitando informações sobre a Contribuição para o Custeio do Serviço de Iluminação Pública (COSIP). Este pedido tem como objetivo garantir a transparência na gestão dos recursos públicos e assegurar que a população tenha acesso às informações relevantes.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/59/requerimento_n_015-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/59/requerimento_n_015-2025.pdf</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, Darci José da Silva, para que se oficie ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que envie a esta Casa de Leis, as seguintes informações detalhadas sobre os gastos com medicamentos no âmbito da Secretaria Municipal de Saúde:_x000D_
 	_x000D_
           1.	Relação detalhada dos gastos mensais com aquisição de medicamentos no período de janeiro a julho de 2025, separando:_x000D_
 	•	Medicamentos da Assistência Farmacêutica Básica (CBAF);_x000D_
 	•	Medicamentos adquiridos fora da lista básica (RENAME);_x000D_
 	•	Medicamentos adquiridos por ordem judicial;_x000D_
 	•	Medicamentos de alto custo adquiridos com recursos próprios do município._x000D_
 _x000D_
 	2.	Cópias dos contratos ou termos de adjudicação/ata de registro de preços firmados para as aquisições mencionadas;_x000D_
 	_x000D_
           3.	Planilhas ou relatórios que demonstrem os valores efetivamente pagos por mês, indicando as empresas fornecedoras e a origem dos recursos utilizados (municipal, estadual ou federal)._x000D_
 _x000D_
 _x000D_
 Justificativa:_x000D_
 _x000D_
                      A presente solicitação visa cumprir o papel fiscalizador do Poder Legislativo Municipal, assegurando transparência na gestão dos recursos públicos e permitindo o acompanhamento da execução orçamentária da saúde, especialmente no tocante à distribuição e garantia de acesso aos medicamentos pela população de Amambai/MS. Trata-se de informação de interesse coletivo, relacionada diretamente ao direito constitucional à saúde.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/60/requerimento_n_016-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/60/requerimento_n_016-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, José Darci da Silva, para que se oficie ao Excelentíssimo Senhor Prefeito Municipal Sergio Barbosa, para que envie a esta Casa de Leis, as seguintes informações:_x000D_
 _x000D_
 1.Qual foi o motivo da desativação do Projeto Social Geladeira    Solidária?_x000D_
 _x000D_
 2.Existe relatório, parecer técnico ou justificativa formal sobre o encerramento? Se sim, solicita-se cópia._x000D_
 _x000D_
 3.Há previsão de retomada do projeto ou de implantação de outra iniciativa com o mesmo objetivo social?</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/61/requerimento_n_017-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/61/requerimento_n_017-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor presidente dessa Casa de Leis, Darci José da Silva, para que oficie ao Excelentíssimo senhor Prefeito Municipal, Sergio Diozébio Barbosa , que informe a esta Casa de Leis, qual o motivo da não realização das cirurgias eletivas em nosso município.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento__018-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento__018-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, Darci José da Silva para que se oficie ao Excelentíssimo Senhor Prefeito Municipal Sergio Diozébio Barbosa e ao Diretor do PREVIBAI João Ramão Pereira Ramos. Com fundamento no art. 5º, inciso XXXIII da Constituição Federal, na Lei nº 12.527/2011 (Lei de Acesso à Informação), e demais legislações aplicáveis, venho, respeitosamente, REQUERER a este Fundo de Previdência as seguintes informações:</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/124/requerimento_no_019-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/124/requerimento_no_019-2025.pdf</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, Darci José da Silva, para que se oficie ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que envie a esta Casa de Leis, informações detalhadas sobre os colaboradores do Programa Renda Cidadã em nosso município, conforme segue:.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/155/requerimento_no_020-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/155/requerimento_no_020-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°020/2025_x000D_
 _x000D_
 Requeremos na forma regimental, depois de ouvido a plenário, ao Excelentíssimo Presidente dessa Casa de Leis, Darci José da Silva para que se oficie  ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozébio Barbosa, a fornecer Informações a esta Casa de Leis, referentes ao Projeto de Lei GP n° 023/2025</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento__no_021-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento__no_021-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento_x000D_
 _x000D_
                       Requeremos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, Darci José da Silva, para que se oficie ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que envie a esta Casa de Leis, as seguintes informações a respeito da obra do anel viário do município:_x000D_
 _x000D_
 - Em que fase se encontra o processo de licitação da referida obra? _x000D_
 _x000D_
 - ⁠Estimativa de prazo para as fases do processo de licitação da fase preparatória até a fase de homologação</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento__no_022-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento__no_022-2025.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental, depois de ouvido plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, Darci José da Silva, para que se oficie ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozebio Barbosa, solicitando que envie a esta Casa de Leis, informações quanto ao assuntos abaixo relacionados.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Cida Farias, Dr. Cassiano Cardozo, Joanir Martins, Ligia Borges, Paulo Sergio Locutor, Roberto Sangue Bom</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/158/requerimento__no_023-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/158/requerimento__no_023-2025.pdf</t>
   </si>
   <si>
     <t>Requeremos na forma regimental depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, Darci José da Silva, para que se oficie ao Ilustríssimo Presidente da Sociedade Amigos de Amambai, Alcides Charão Mariano e ao Ilustríssimo Diretor do Hospital Regional Sr. Paulo Catto, que envie a esta Casa de Leis, com base estabelecida nos termos dos artigos 5º e 31° da Constituição Federal, nos artigos 13, 38, 75 e 76 da Lei Orgânica Municipal, com fundamento na Lei de Acesso à Informação (Lei nº 12.527/2011), bem como no Regimento Interno desta Casa Legislativa, o encaminhamento de informações e documentos para os seguintes questionamentos:</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_no_024.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_no_024.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental, em conformidade com os art. 77, inciso III e o art. 93, inciso XI do Regimento Interno, depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, Darci da Silva, a realização de uma Sessão Solene em Homenagem ao Dia dos Professores comemorado em 15/10, a ser realizada no mês de outubro, de acordo com o pactuado na Lei Municipal 2762/2021 “Dispõe sobre a instituição de Homenagem “Professora Viviane Scalon Fachin” de minha autoria.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_no_025-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_no_025-2025.pdf</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental depois de ouvido o plenário, ao Excelentíssimo Presidente desta Casa de Leis, Darci Jose da Silva, para que oficie ao Excelentíssimo Senhor Prefeito Municipal, Sergio Diozebio Barbosa, que informe a esta Casa de Leis, em atenção ao disposto no artigo 57 e seu paragrafo único, as seguintes informações.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_no_026.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_no_026.pdf</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, Darci José da Silva, para que se oficie ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que envie a esta Casa de Leis, informações detalhadas sobre repasse de recursos financeiro para auxílio na realização da 34ª EXPOBAI, publicada no Diário Oficial nº 3874, de 03 de julho de 2025, conforme segue:</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_no_027.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_no_027.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, a Vereadora que este subscreve requer, após ouvido o Plenário, que seja encaminhado ofício ao Senhor Prefeito Municipal de Amambai – MS e à Secretaria Municipal de Educação, solicitando informações sobre as vagas puras destinadas ao concurso público para professores da rede municipal de ensino._x000D_
 _x000D_
 Requer-se, em especial, que sejam prestados os seguintes esclarecimentos:_x000D_
 	1.	Quantas são as vagas puras (efetivas) destinadas ao cargo de professor no concurso público vigente ou a ser realizado;_x000D_
 	2.	Se todas as vagas puras já foram convocadas e preenchidas;_x000D_
 	3.	Caso negativo, qual o cronograma previsto para convocação dos aprovados;_x000D_
 	4.	Qual o quantitativo atual de professores contratados temporariamente e se há previsão de substituição gradual por concursados.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/334/requerimento_no_28.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/334/requerimento_no_28.pdf</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, José Darci da silva para que se oficie ao Excelentíssimo Senhor Prefeito Municipal Sergio Barbosa, para que envie a esta Casa de Leis, informações sobre os motivos da paralização da obra de rede de esgoto da Vila Planalto que foram interrompidas, deixando parte dos moradores em situação de grande desconforto.</t>
   </si>
   <si>
     <t>Talyta Escobar, Darci, Éder Pinzan, Jota Roberto, Rosa Linda Rodrigues, Suzana Ulisses</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/348/requerimento_no_029.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/348/requerimento_no_029.pdf</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, Darci José da Silva, para que se oficie ao Excelentíssimo Senhor Prefeito Municipal, Sérgio Diozébio Barbosa, que envie a esta Casa de Leis, informações e providências quanto à situação dos cabos e fiações instalados nas vias públicas pelas empresas prestadoras de serviços de internet e telefonia que atuam neste município.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/370/requerimento_no30.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/370/requerimento_no30.pdf</t>
   </si>
   <si>
     <t>Requeremos, na forma regimental, depois de ouvido o plenário, ao Excelentíssimo Senhor Presidente desta Casa de Leis, José Darci da silva para que se oficie ao Excelentíssimo Senhor Prefeito Municipal Sergio Barbosa, para que para que envie a esta Casa de Leis, por meio da Secretaria de Obras, Infraestrutura e Serviços Urbanos, informações referentes ao cumprimento da Lei Municipal nº 2.670, de 30 de setembro de 2019, que dispõe sobre a obrigatoriedade de divulgação, no site oficial da Prefeitura de Amambai-MS, de informações sobre obras públicas paralisadas.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/23/pl_012-2025_-_ratifica_protocolo_de_intenoo_-_conisul.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/23/pl_012-2025_-_ratifica_protocolo_de_intenoo_-_conisul.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação da Primeira Alteração do Protocolo de Intenções do Consórcio Intermunicipal de Desenvolvimento da Região Sul de Mato Grosso do Sul – CONISUL, nos termos da Lei Federal nº 11.107, de 6 de abril de 2005, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/33/pl_013-2025_-_ldo_-_diretrizes_orcamentaria_para_2026.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/33/pl_013-2025_-_ldo_-_diretrizes_orcamentaria_para_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2026,DÁ OUTRA PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/24/pl_016-2025_-_altera_lei_municipal_n._2.898-2024_-_transporte_escolar_rural.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/24/pl_016-2025_-_altera_lei_municipal_n._2.898-2024_-_transporte_escolar_rural.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal n° 2.898/2024, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/17/pl_018-2025_-_projeto_de_moradias_e_regularizacoes_casa_viva.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/17/pl_018-2025_-_projeto_de_moradias_e_regularizacoes_casa_viva.pdf</t>
   </si>
   <si>
     <t>‘Dispõe sobre doação de lotes e/ou construção de moradias para pessoas em vulnerabilidade, substituição de moradias situadas em áreas de risco, áreas de preservação permanente e em situações precárias, cria o programa habitacional CASA VIVA, e dá outras providências’</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/18/pl_019-2025_-_fundo_municipal_anul_virio.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/18/pl_019-2025_-_fundo_municipal_anul_virio.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal para Execução do Contorno Viário de Amambai/MS, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/19/pl_020-2025_-_medalha_solon_ribeiro.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/19/pl_020-2025_-_medalha_solon_ribeiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Medalha Solon Ribeiro no âmbito do Município de Amambai, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/20/pl_021-2025_-_abre_credito_especial_-_licitacoes_creche_e_escola_1.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/20/pl_021-2025_-_abre_credito_especial_-_licitacoes_creche_e_escola_1.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e da outras providencias</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_022.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação das Unidade Básicas de Saúde das Vilas Doriane e Vilarinho e da  outras providencias</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/83/pl_023-2025_-_reurb_tac_-_rua_teodoro_jurgielewicks.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/83/pl_023-2025_-_reurb_tac_-_rua_teodoro_jurgielewicks.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 023/2025</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/84/pl_024-2025_-_altera_lei_municipal_n._2.902-2024_-_permuta_aeroporto_municipal.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/84/pl_024-2025_-_altera_lei_municipal_n._2.902-2024_-_permuta_aeroporto_municipal.pdf</t>
   </si>
   <si>
     <t>PROJETO LEI Nº 024/2025</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/85/pl_025-2025_-_declara_de_utilidade_pblica_-_associaoo_nande_kaiowa_limoo_verde_de_amambai.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/85/pl_025-2025_-_declara_de_utilidade_pblica_-_associaoo_nande_kaiowa_limoo_verde_de_amambai.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº025/2025</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/86/pl_026-2025_-_prorroga_plano_municipal_de_educaoo.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/86/pl_026-2025_-_prorroga_plano_municipal_de_educaoo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº026/2025</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/87/pl_027-2025_-_altera_lei_municipal_n._1.874-2004_-_previbai_-_data_de_repasse.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/87/pl_027-2025_-_altera_lei_municipal_n._1.874-2004_-_previbai_-_data_de_repasse.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº027/2025</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/88/pl_028-2025_-_d_denominaoo_ao_morro_do_cruzeiro_morro_do_ctg.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/88/pl_028-2025_-_d_denominaoo_ao_morro_do_cruzeiro_morro_do_ctg.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº028/2025</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/159/oficio_gp_040.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/159/oficio_gp_040.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº029/2025- DISPÕE SOBRE A DENOMINAÇÃO DA PRAÇA MUNICIPAL DO CONJUNTO HABITACIONAL CAIUAS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/160/oficio_gp_042.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/160/oficio_gp_042.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº030/2025- DISPÕE SOBRE A LIMPEZA DE IMOVEIS NO MUNICIPIO DE AMAMBAI/MS ESTABELECE NORMAS DE FISCALIZAÇÃO SANÇÕES E PROCEDIMENTOS ADMINISTRATIVOS , E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_n_031.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_n_031.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n° 031/2025 Autoriza o Poder Executivo Municipal a doar imóvel  que especifica e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_lei_32.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_lei_32.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAL Nº 2.893/2024 E Nº 2.936/2025, QUE DISPÕEM, RESPECTIVAMENTEB , SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA OS EXERCICIOS DE 2025 E 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/232/proj_lei_gp_033_25.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/232/proj_lei_gp_033_25.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 033/2025. Dispõe sobre a regularização fundiária urbana (REURB) no Município de Amambai, estabelece procedimentos, define competências e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/287/pl_035-2025_-_uso_e_ocupacao_do_solo.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/287/pl_035-2025_-_uso_e_ocupacao_do_solo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 035/2025- USO E OCUPAÇÃO DO SOLO DE AMAMBAI-MS</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/288/pl_036-2025_-_parcelamento_do_solo.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/288/pl_036-2025_-_parcelamento_do_solo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 036/2025 - PARCELAMENTO DO SOLO URBANO DE AMAMBAI- MS</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_37.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_37.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL nº 1.765/2003 E DÁ OUTRA PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/333/projeto_lei_038.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/333/projeto_lei_038.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 038/2025 DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2026 A 2029, E DÁ OUTRA PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/336/pl_39.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/336/pl_39.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 039/2025 "ESTIMA A RECEITA E FIXA DESPESA DO MUNICIPAL DE AMAMBAI, ESTADO DE MATO GROSSO DO SUL PARA O ORÇAMENTO DO EXERCICIO DE 2026</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/369/of_gp_053_pl_040.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/369/of_gp_053_pl_040.pdf</t>
   </si>
   <si>
     <t>OF/GP/CAM. nº 053/2025 ENCAMINHA PROJETO DE LEI nº 040/2025 O PROJETO DE LEI Nº 040/2025 QUE INSTITUI NOVO SISTEMA DE CONTROLE INTERNO DO PODER EXCUTIVO DO MUNICIPIO DE AMAMBAI , DISPÕE SOBRE A ORGANIZAÇÃO , ESTRUTURA E FUNCIONAMENTO DA CONTRALODORIA - GERAL DO MUNICIPIO .</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/391/oficio_gp_cam_54_pl_041.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/391/oficio_gp_cam_54_pl_041.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041/2025 " AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSELHO MUNICIPAL DE CIDADANIA E SEGURANÇA PÚBLICA DE AMAMBAI- COMCISP, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/415/pl_042.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/415/pl_042.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 042/2025 "AUTORIZA O PODER EXCUTIVO MUNICIPAL A FIRMA CONVÊNIO COM O CONSELHO MUNICIPAL DE CIDADANIA E SEGURANÇA PUBLICA DE AMAMBAI - COMCISP E COM O CONSELHO DA COMUNIDADE DE AMAMBAI MS, E DÁ OUTRA PROVIDÊNCIA."</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/416/pl_043.pdf</t>
-[...2 lines deleted...]
-    <t>PROJETO DE LEI Nº 043/2025 "AUTORIZA O PODER EXCUTIVO MUNICIPAL A DOAR IMOVEIS DE SUA PROPRIEDADE PARA BENEFICIARIOS SELECIONADOS EM PROGRAMAS HABOTACINAIS DE INTERESSE SOCIA DE QUAQUER ESFERA DE GOVERNO OU Á ENTIDADE ORGANIZADADORAS VENCEDORA DE CERTAME PUBLICO, DESTINADA Á CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADASA PROGAMAS DE HABITAÇÃO DE INTERESSE SOCIAL, E DÁ OUTRAS PROVIDENCIAS".</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/416/pl_043.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 043/2025 "AUTORIZA O PODER EXCUTIVO MUNICIPAL A DOAR IMOVEIS DE SUA PROPRIEDADE PARA BENEFICIARIOS SELECIONADOS EM PROGRAMAS HABITACINAIS DE INTERESSE SOCIA DE QUAQUER ESFERA DE GOVERNO OU Á ENTIDADE ORGANIZADADORAS VENCEDORA DE CERTAME PUBLICO, DESTINADA Á CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADASA PROGAMAS DE HABITAÇÃO DE INTERESSE SOCIAL, E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_lei_044.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_lei_044.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 044/2025 "ALTERA A REDAÇÃO DO CAPUT DO ART. 1º DA LEI MUNICIPAL Nº 2.474, DE NOVEMBRO DE 2015"</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/42/mocao_roberto_peres.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/42/mocao_roberto_peres.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação a Sra. Dayana Teodoro de Souza Gregorus.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/43/mocao_ligia.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/43/mocao_ligia.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Congratulação:_x000D_
 					_x000D_
            A Equipe do Capítulo 18 de Março Chow Chow nº 855, da cidade de Amambai/MS, que cumpriu com excelência todos os requisitos de participação e sagrou-se Campeão Geral do XI Jogos DeMolay do Estado de Mato Grosso do Sul, realizado de 13 a 15 de julho de 2025, na cidade de Campo Grande/MS, demonstrando espírito de fraternidade, lealdade e comprometimento com os princípios da Ordem DeMolay</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/44/mocao_cida_farias.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/44/mocao_cida_farias.pdf</t>
   </si>
   <si>
     <t>Solicito Moção De Congratulação aos Idosos do Programa Conviver de Amambai-MS, pela brilhante participação nos Jogos da Melhor Idade do Estado de Mato Grosso do Sul e pela conquista do segundo lugar geral na competição.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/45/mocao_suzana.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/45/mocao_suzana.pdf</t>
   </si>
   <si>
     <t>Ao casal Orlando Silva e Hilma Pierotti pela brilhante participação nos Jogos da Melhor Idade 2025, realizado em Campo Grande, onde representaram com excelência o município de Amambai e conquistaram a medalha de prata (2º lugar) na modalidade Dança de Salão.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/53/mocao_jota.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/53/mocao_jota.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação para Fernando Jorge Morais da Silva e Mariluce da Rosa Menas de autoria do Vereador José Roberto dos Santos.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/54/mocao_paulo.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/54/mocao_paulo.pdf</t>
   </si>
   <si>
     <t>Solicito a moção de congratulação para Wilson Gonçalves Martins. _x000D_
 Ao senhor Wilson Gonçalves Martins, em reconhecimento ao brilhante trabalho desenvolvido à frente da presidência do Rotary Club de Amambai, durante o ano rotário de 2024/2025, juntamente com sua dedicada diretoria, dando continuidade e fortalecendo projetos que vêm sendo concretizados ao longo de outros mandatos.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/72/mocao_obmep.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/72/mocao_obmep.pdf</t>
   </si>
   <si>
     <t>moção de congratulação  ao aluno da Escola Estadual Dom Aquino Correa. Heitor Brites Oleksyw</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/74/mocao_de_congratulaao-_maria_derli_jaime.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/74/mocao_de_congratulaao-_maria_derli_jaime.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a gesora da Coordenadoria da Mulher, Maria Derli Jaime</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/75/mocao_egberto_da_silva.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/75/mocao_egberto_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao senhor Egberto José da Silva, em reconhecimento à sua conquista e elevação ao grau de Mestre em Kung Fu, certificação recebida no dia 19 de julho de 2025, durante a abertura do Open Internacional de Kung Fu, realizado em Chapadão do Sul – MS.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/76/mocao_policiais.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/76/mocao_policiais.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Congratulação:_x000D_
 					_x000D_
           Aos valorosos Cabo PM Maércio Menezes e Cabo PM Jocenir Ambrósio Silvestre,       integrantes da 3ª Companhia Independente de Polícia Militar – PMMS, pelo ato de bravura e comprometimento demonstrado no salvamento de uma senhora que se encontrava presa dentro de uma residência em chamas na data do dia 07/07/2025, por volta de 21:00hs, no município de Tacuru/MS</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/81/mocao_de_congratulacao_roberto.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/81/mocao_de_congratulacao_roberto.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa Diretora o encaminhamento de Moção de Congratulação pelos 20 (vinte) anos de pastorado do Pastor Presidente Sr. Sergio Ribeiro da Silva, juntamente com sua esposa, Missionária Lucia Ribeiro Braz da Silva, em reconhecimento à dedicação, liderança espiritual e relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/102/mocao_de_congratulacao_suzana.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/102/mocao_de_congratulacao_suzana.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao 1ºSargento Agrinaldo Pereira da Silva, ao Soldado Jeferson Lopes dos Santos, extensivo 1º Tenente Mauro Rebouças Viana, Sargento Wilson Vicente Ferreira, Sargento Juvenil Rosa Lima, 3º Sargento Marconielson Barros Silva Junior, do Corpo de Bombeiros Militar , em reconhecimento ao ato de bravura, profissionalismo e dedicação ao salvar uma vida em situação de risco.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/111/mocao_de_congratulacao.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/111/mocao_de_congratulacao.pdf</t>
   </si>
   <si>
     <t>Ao estudante da Escola Estadual Vespasiano Martins, João Matheus Coradini Fonseca, estendido a todos os participantes do evento. João Mateus conquistou a  medalha de ouro em três modalidades sendo elas Mão do Sul, Armas Especiais e Armas Longas, no (23º) XXIII Campeonato Brasileiro de Kung Fu Wushu e Kuoshu Chinês, realizado na cidade de Campo Grande- MS, nos dias 31 de maio e 1º de junho de 2025.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/112/mocao_de_congratulacao1.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/112/mocao_de_congratulacao1.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação as Senhoras Ligia Machado e Loana Aguiar pela conquista no curso de armamento e tiro vigilância e escolta.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/134/mocao_de_congratulacao_perifeirarte_.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/134/mocao_de_congratulacao_perifeirarte_.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Senhor Roberto Junior Dias.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/135/mocao_de_congatulacao_ademir.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/135/mocao_de_congatulacao_ademir.pdf</t>
   </si>
   <si>
     <t>Ao senhor Ademir Barros Borges, carinhosamente conhecido como Borginho, músico amambaiense, pela sua dedicação, talento e contribuição ímpar à cultura e à música de nosso município.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_de_congratulacao_pyetra.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_de_congratulacao_pyetra.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos atletas Pyetra Lis Fernandes e João Fellipe Bernardi, pelos resultados obtidos na 6º Etapa do Campeonato Brasileiro Centro-Oeste de Jiu-Jitsu, que teve a frente da organização a Confederação Brasileira de Jiu-Jitsu Desportivo (CBJJD) em parceria com a Federação Sul- Mato Grossense de Jiu-Jitsu (FSMJJ), realizada no dia 16 de agosto, na cidade de Campo Grande/MS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/137/mocao_de_congratulacao_janete.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/137/mocao_de_congratulacao_janete.pdf</t>
   </si>
   <si>
     <t>Solicito moção de congratulação para JANETE MORAES OBAL CÓRDOBA, em reconhecimento ao relevante trabalho prestado ao município durante seus 8 (oito) anos de mandato como Vereadora nesta Casa de Leis.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/138/mocao_de_congratulacao_maikon.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/138/mocao_de_congratulacao_maikon.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Congratulação ao Senhor  MAIKON DOS SANTOS, Pelos serviços de limpeza urbana e pelo relevante trabalho prestado em benefício da cidade de Amambai- MS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/139/mocao_de_congratulacao_detrat.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/139/mocao_de_congratulacao_detrat.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Congratulação:_x000D_
   _x000D_
                     Ao servidor público Vinícius Miranda, pelos relevantes serviços prestados ao Departamento Municipal de Trânsito – DETRAT.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/164/mocao_congratulacao__jota.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/164/mocao_congratulacao__jota.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação_x000D_
 Ao Sr. Alisson Lima de Melo pela conquista de sua participação da Liga Nacional de Rodeio, durante a tradicional Festa do Peão de Boiadeiro de Barretos/SP</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/165/mocao_congratulacao__aucleia.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/165/mocao_congratulacao__aucleia.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação_x000D_
 _x000D_
 Solicito Moção de Congratulação á empreendedora rural Aucleia Nunes de Souza, pelos relevantes méritos  alcançados no cenário do empreendedorismo feminino.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/166/mocao_de_congratulacao__amaterra.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/166/mocao_de_congratulacao__amaterra.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação_x000D_
 _x000D_
 Moção de Congratulação ao Prefeito Sergio Diozébio Barbosa pela idealização e realização do 1° Amaterra-Encontro da Agricultura da cidade de Amambai- MS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/167/mocao_congratulacao__clube.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/167/mocao_congratulacao__clube.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Congratulação:_x000D_
   _x000D_
   Ao Clube de Desbravadores Atalaias do Rei, pelos relevantes serviços prestados à comunidade de Amambai.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/168/mocao_congratulacao__ctg__sentinela.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/168/mocao_congratulacao__ctg__sentinela.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação_x000D_
 _x000D_
 Moção de Congratulação ao CTG- Sentinela de Amambai pela brilhante participação no FEGAMS-Festival Sul-Mato-Grossense de Folclore e Tradição Gaúcha.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/169/mocao_congratulacao_policia.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/169/mocao_congratulacao_policia.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Congratulação:_x000D_
   _x000D_
                     _x000D_
           AO POLICIAL CIVIL FELIPE HENRIQUE MELO SILVEIRA, investigador do Setor de Investigações Gerais – SIG, pelo pronto atendimento e exemplar atuação em um caso de importunação sexual ocorrido em nosso município.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/170/mocao_congratulacao__luciney_.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/170/mocao_congratulacao__luciney_.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Amambai, por iniciativa do Vereador Runes de Oliveira (Sabão), no uso de suas atribuições legais e regimentais, apresenta MOÇÃO DE CONGRATULAÇÃO ao Senhor Luciney Muller Bampi, Presidente do Partido dos Trabalhadores (PT) em Amambai, Mato Grosso do Sul, em reconhecimento à sua destacada atuação política e contribuição para o fortalecimento da democracia e da representatividade popular em seu município e na região.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/179/mocao_de_congratulacao_cida.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/179/mocao_de_congratulacao_cida.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação_x000D_
 _x000D_
 Solicito Moção de Congratulação ao Deputado Estadual Lucas Lima, pela brilhante iniciativa e aprovação do Projeto de Lei nº 00157/2024, que reconhece a fibromialgia como deficiência, em consonância com a Lei Federal nº 13.146, de 6 de julho de 2015 — Lei Brasileira de Inclusão da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/194/mocao_de_congratulacao_rosa_linda.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/194/mocao_de_congratulacao_rosa_linda.pdf</t>
   </si>
   <si>
     <t>Solicitação de Moção de Congratulação_x000D_
 _x000D_
 Solicito moção de congratulação para o senhor MARIANO OLAZAR, em homenagem à sua trajetória e dedicação como alfaiate em nosso município, por ocasião da celebração do Dia do Alfaiate.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/195/mocao_de_congratulacao_suzana.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/195/mocao_de_congratulacao_suzana.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação_x000D_
 _x000D_
 _x000D_
 Solicito Moção de Congratulação ao Senhor Addo Mariano, presidente do CAV (Conheci Antônio Vera), e á sua diretoria, PELA REALIZAÇÃO DO 8° ENCONTRO DO CAV- filhos e amigos de Amambai, ocorrido no período de 05 a 07 de setembro de 2025.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/196/mocao_de_congratulacao_dr._cassiano.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/196/mocao_de_congratulacao_dr._cassiano.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Congratulação:_x000D_
 _x000D_
       Ao clube Senhor, TONI ELVIS LOPES AGUILHEIRA Policial Civil e Investigador, pelos 23 anos de serviços prestado para nossa população, contribuindo para a segurança e bem-estar da nossa comunidade. Sua trajetória é marcada por coragem, responsabilidade e exemplo de serviço público. Nosso reconhecimento e gratidão por toda a sua contribuição!</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/221/mocao_de_congratulacao_paulo_sergio_locutor.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/221/mocao_de_congratulacao_paulo_sergio_locutor.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação_x000D_
 _x000D_
 O Vereador que esta subscreve, no uso de suas atribuições regimentais, requer à Mesa Diretora, após ouvido o Plenário, que seja encaminhada Moção de Congratulação ao Ilustríssimo Senhor Coronel de Cavalaria Pedro Augusto da Cas Porto, Comandante do 17º Regimento de Cavalaria Mecanizado – Amambai/MS, em reconhecimento ao brilhante trabalho desenvolvido à frente do comando desta honrosa instituição militar, especialmente pela destacada participação no Desfile Cívico- Militar de 07 de Setembro de 2025, alusivo às comemorações dos 203 anos de Independência do Brasil.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/222/mocao_de_congratulacao_dr._cassiano_2.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/222/mocao_de_congratulacao_dr._cassiano_2.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Congratulação:_x000D_
 _x000D_
                         Ao Senhor SILVANEI SILVA Presidente da ASSOCIAÇÃO DE TRILHEIROS TATU PEBA extensiva a todos da diretoria da Associação e seus Associados, pelo eventos 11° Trilhão Tatu Peba.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/229/mocao_de_congratulacao_cida_3.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/229/mocao_de_congratulacao_cida_3.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação, aos Atletas Amambaienses Pedro Rodrigues do Amaral e Caio Araújo Sant' Ana, e a treinadora professora Maristela Kuhn, pela conquista do 1° lugar no vôlei de praia dos jogos FEEMS ( Federação Escolar de Esporte de MS), realizado nos dias 19, 20 e 21, na cidade de Rio Brilhante.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/233/mocao_congratulacao_jota_roberto.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/233/mocao_congratulacao_jota_roberto.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação:_x000D_
 _x000D_
 Ao 3° SGT Breno de Almeida Ferreira Porto, SD EP Matheus da Costa Brunholli Benage, SD EV João Vitor de Oliveira e Valdevino Markosk._x000D_
 _x000D_
 Congratulamos e registramos nossos sinceros agradecimentos aos responsáveis pelos serviços de distribuição de água nas Vilas Nossa Senhora Aparecida e Santo Antônio, que prontamente atenderam à população após o recente temporal que ocasionou falta de energia elétrica e de abastecimento de água naquelas localidades.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/235/29.09.2025_-_congratulacao_ramon_sangue.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/235/29.09.2025_-_congratulacao_ramon_sangue.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação, ao senhor Ramon Venceslau Batista Moreira, em reconhecimento aos brilhantes serviços prestado á nossa comunidade.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/236/mocao_congratulacao-_cassiano.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/236/mocao_congratulacao-_cassiano.pdf</t>
   </si>
   <si>
     <t>Ao Senhor MAURICIO ZONTA, pela brilhante conquista TOP 2 no Campeonato de Fisiculturismo Musclecontest em Campo Grande MS realizado no dia 27 de setembro.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/237/mocao_congratulacao_cida.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/237/mocao_congratulacao_cida.pdf</t>
   </si>
   <si>
     <t>Solicito moção de congratulação à Sra. Geslaine Aparecida Alves pela sua destacada participação na 5ª Conferência Nacional de Políticas para as Mulheres (5ª CNPM), realizada entre os dias 29 de setembro e 1º de outubro de 2025, no Centro Internacional de Convenções do Brasil (CICB), em Brasília – DF.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/238/mocao_congratulacao-_paulo_sergio.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/238/mocao_congratulacao-_paulo_sergio.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 É com grande satisfação que apresento moção de congratulação à Rainha da Expobai 2025, Karla Lopes de Almeida, e à Princesa da Expobai 2025, Tafiny Martins, pelo brilhante desempenho no concurso realizado durante a 34ª edição da EXPOBAI – Exposição Agropecuária de Amambai, em sua 5ª edição promovida pelo Sindicato Rural.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/261/mocao_de_congratulacao_ligia.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/261/mocao_de_congratulacao_ligia.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação_x000D_
 _x000D_
 Ao Subtenente Bombeiro Militar Wilson Vicente Ferreira, pelos 28 anos de dedicação e relevantes serviços prestados à segurança pública e à comunidade de Amambai.</t>
   </si>
   <si>
     <t>Dr. Cassiano Cardozo, Ligia Borges</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/263/mocao_congratulacao-cassino.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/263/mocao_congratulacao-cassino.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Congratulação:_x000D_
 _x000D_
   Ao Senhor LEANDRO RICARDO RIBEIRO, em reconhecimento pela conquista do TITULO MUNDIAL de JIU-JITSU na categoria faixa roxa adulto até 94 quilos.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/262/mocao_de_congratulacao_cida.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/262/mocao_de_congratulacao_cida.pdf</t>
   </si>
   <si>
     <t>Solicito moção de congratulação à Unificam – União dos Deficientes Físicos de Amambai, pelos 24 anos de atividades em prol da inclusão e dignidade das pessoas com deficiência no município de Amambai-Ms.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/267/mocao_cong_jota_porto.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/267/mocao_cong_jota_porto.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação_x000D_
 _x000D_
 A Câmara Municipal de Amambai- MS vem, por meio desta, externar votos de congratulações e reconhecimento ao senhor:_x000D_
 _x000D_
 PEDRO AUGUSTO DA CAS PORTO_x000D_
 _x000D_
 Pelos relevantes serviços prestados ao município de Amambai- MS, pela cooperação com a Prefeitura Municipal de Amambai no atendimento emergencial realizado após o forte temporal que atingiu o município._x000D_
  O Comandante Coronel Pedro Augusto Da Cas Porto demonstrou, mais uma vez, seu comprometimento com o bem-estar da população, ao prontamente disponibilizar caminhão e equipe de apoio para colaborar com os trabalhos de limpeza e remoção de entulhos, galhos, manutenção de cobertura e demais resíduos deixados pelas fortes chuvas que causaram transtornos em diversos bairros da cidade.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/268/mocao_cong_jota_copetti.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/268/mocao_cong_jota_copetti.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
 A Câmara Municipal de Amambai- MS vem, por meio desta, externar votos de congratulações e reconhecimento ao senhor:_x000D_
 _x000D_
 LEONARDO RODRIGO COPETTI_x000D_
 _x000D_
 Pelos relevantes serviços prestados ao município de Amambai- MS, pela cooperação com a Prefeitura Municipal de Amambai no atendimento emergencial realizado após o forte temporal que atingiu o município.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/284/mocao_de_congratulacao_paulo.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/284/mocao_de_congratulacao_paulo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 À Associação de Apoiadores do Hospital de Amor de Barretos – Amambai/MS_x000D_
 O Vereador Paulo Sérgio Locutor, no uso de suas atribuições legais, apresenta à consideração desta Casa de Leis a presente Moção de Congratulação à Associação de Apoiadores do Hospital de Amor de Barretos, por intermédio de seu presidente Wilson Gonçalves Martins, pela notável atuação e incansável dedicação na organização e apoio ao 9º Leilão “Direito de Viver”, realizado em Amambai-MS.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/289/mocao_de_congratulacao__rosa.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/289/mocao_de_congratulacao__rosa.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação_x000D_
 _x000D_
 Solicito Moção de Congratulação para o jornal correio da fronteira ,em reconhecimento ao trabalho serio, ético e comprometido com a informação.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/303/mocao_de_congratulacao__cida.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/303/mocao_de_congratulacao__cida.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Congratulação e sinceros votos de reconhecimento e parabéns à presidente Marilene Silveira Dutra (Fofa) do Instituto Eduardo Dutra Lescano, aos atletas, bem como à professora Mariely Roque da Silva, que em parceria com a SEDESC da cidade de Amambai, se destacou na 1ª Taça Redman de Futsal, realizada na cidade de Laguna Carapã, onde conquistaram o honroso 2º lugar na categoria Sub-16.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/304/mocao_de_congratulacao__jose_bambil_1.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/304/mocao_de_congratulacao__jose_bambil_1.pdf</t>
   </si>
   <si>
     <t>Moção e Congratulação ao senhor Jose Bambil , Diretor e Agricultura do município de Amambai MS, em reconhecimento ao seu trabalho e dedicação ao desenvolvimento do setor agrícola em nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/305/mocao_de_congratulacao_fernando_fischer_1.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/305/mocao_de_congratulacao_fernando_fischer_1.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao senhor Fernando Fischer, Secretario de Serviços Urbano do município de Amambai MS, em reconhecimento aos relevantes serviços prestados a comunidade Amambaiense.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/316/solicitacao_de_mocao_eder_pastoral_crianca.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/316/solicitacao_de_mocao_eder_pastoral_crianca.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Congratulação:_x000D_
   _x000D_
                    _x000D_
           A Sra. Adriana Gaedicke coordenadora municipal da Pastoral da Criança, pelos excelentes serviços prestados, reconhecendo seu compromisso, dedicação e amor no cuidado e acompanhamento das crianças e famílias da comunidade.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/317/mocao_ao_conselho_tutelar_ii_suzana.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/317/mocao_ao_conselho_tutelar_ii_suzana.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação:_x000D_
 _x000D_
 À senhora Alba Regina dos Santos, ao senhor Jhonatan Antunes, à senhora Márcia Lima , ao senhor Anderson Martines e ao senhor Tiago Moreira Marques, membros do Conselho Tutelar de Amambai, pelos relevantes serviços prestados à comunidade, pelo trabalho exemplar, dedicado e incansável na proteção e defesa dos direitos da criança e do adolescente em nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/318/mocao_de_congratulacao__prof_maristela_e_andre_jota.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/318/mocao_de_congratulacao__prof_maristela_e_andre_jota.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 _x000D_
 A Câmara Municipal de Amambai-MS vem, por meio desta, externar votos de congratulações e reconhecimento à equipe de Voleibol Feminino – Categoria 12 a 14 anos, pela conquista do 1º lugar no 33º Jogos Intercolegiais de Amambai – 2025.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/322/mocao_ao_motorista_anjostur.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/322/mocao_ao_motorista_anjostur.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação_x000D_
 _x000D_
 _x000D_
 ao Senhor Marcos Sorce Correia, motorista da empresa Anjos Tur, pelos relevantes serviços prestados à AUNAD (Associação dos Universitários de Amambai a Dourados), destacando-se pela seriedade, comprometimento, coragem, habilidade e experiência demonstradas no exercício de sua função.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/335/mocao_paulo.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/335/mocao_paulo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
 Ao atleta Luiz Solon – destaque em competições de Tiro Prático (IPSC)_x000D_
 O Vereador Paulo Sérgio Locutor, no uso de suas atribuições legais e regimentais, apresenta à consideração desta Casa de Leis a presente Moção de Congratulação ao atleta Luiz Solon, pelo excelente desempenho e conquistas nas etapas estaduais de IPSC – Fuzil Optics, representando com orgulho o município de Amambai-MS.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/349/mocao_de_congrutalacao-_roni_cesar.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/349/mocao_de_congrutalacao-_roni_cesar.pdf</t>
   </si>
   <si>
     <t>Ao Senhor RONI CÉSAR DA SILVA, idealizador e coordenador do projeto “Vinde a Mim quem Tem Fome, pela relevante ação social desenvolvida em favor das famílias e pessoas em situação de vulnerabilidade em nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/374/mocao_de_congratulacao_iedl.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/374/mocao_de_congratulacao_iedl.pdf</t>
   </si>
   <si>
     <t>ao Instituto Eduardo Dutra Lescado – IEDL pela realização da 3ª Festa do Carneiro, ocorrida no dia 09 de novembro de 2025, no Parque de Exposições de Amambai. Este evento, marcado por mais de quatro horas de churrasco servido no estilo festival, proporcionou momentos de confraternização, boa música e alegria para toda a família, fortalecendo os laços comunitários. Ressaltamos que as edições anteriores já contribuíram significativamente para o avanço das obras de construção da sede do Instituto, evidenciando que a Festa do Carneiro é mais que um evento gastronômico, representando uma celebração solidária com propósito transformador, reunindo comunidade, parceiros e voluntários em prol de um objetivo nobre. Durante a festividade, o comprometimento e talento dos participantes do Instituto foram evidenciados por apresentações culturais que encantaram o público presente, reforçando o papel social e cultural do IEDL em nossa região. Desta forma, cumprimentamos toda a equipe, colaboradores e voluntários do Instituto Eduardo Dutra Lescado – IEDL pela brilhante organização, dedicação e pelo exemplo de solidariedade.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/375/mocao_de_congratulacao_suzana.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/375/mocao_de_congratulacao_suzana.pdf</t>
   </si>
   <si>
     <t>Sensei Diogo Furtado Fernandes, pelos relevantes serviços prestados ao esporte e à formação de cidadãos por meio do Judô e do Jiu-Jitsu no município de Amambai. Nascido em Santos (SP), Diogo Furtado Fernandes iniciou sua trajetória esportiva no Judô aos 6 anos de idade e ingressou no Jiu-Jitsu aos 14 anos. Aos 17 anos conquistou sua primeira faixa preta, encerrando sua carreira competitiva em 2004, aos 22 anos. Em 2015, mudou-se para Amambai com sua esposa Nara e, após uma semana de treinos na Academia N1 Team, foi convidado a ministrar aulas de Jiu-Jitsu. No ano seguinte, deu início à primeira turma de Judô na cidade, com apenas 6 alunos. Ao longo dos últimos 10 anos, o Sensei Diogo tem se dedicado intensamente ao esporte e à comunidade amambaiense, formando campeões e cidadãos exemplares. Gradou 6 faixas pretas de Jiu-Jitsu, 1 faixa preta de Judô, e mantém em formação mais 2 faixas pretas de Judô. Seu empenho reascendeu a chama do Judô e Jiu-Jitsu em Amambai, comandando aproximadamente 300 praticantes entre projetos sociais e turmas particulares, distribuídos entre: Judô Ganbatte Dojo – Academia N1 Team (Sensei Diogo)Judô Projeto Social Casa da Sopa Irmã Sheila – Sensei Diogo e Instrutor Tiago Paulo Judô Projeto Social Vila Cristina – Instrutor Tiago Carlos Judô Projeto Social Instituto Eduardo Dutra Lescano – Instrutor Tiago Paulo Judô Apae Amambai – Instrutor Tiago Carlos Jiu-Jitsu N1 Team – Professores Diogo Furtado Fernandes e Gabriel Aguileira Jiu-Jitsu Juvenil N1 Team – Professor Izaias VareiroJiu-Jitsu Projeto Florestinha da PMA – Professor Diego Davalo Diante da dedicação, empenho e relevante contribuição para o desenvolvimento esportivo e social do município, esta Casa de Leis presta esta Moção de Congratulação, reconhecendo sua trajetória exemplar, compromisso com a formação de atletas e cidadãos, e seu papel na valorização do esporte como instrumento de transformação social.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/376/mocao_de_congratulacao_emp.fem.17-11-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/376/mocao_de_congratulacao_emp.fem.17-11-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO_x000D_
                       Considerando que o dia 19 de novembro é reconhecido internacionalmente como o Dia Mundial do Empreendedorismo Feminino data estabelecida pela Organização das Nações Unidas (ONU) desde 2014 para fomentar e celebrar a contribuição das mulheres na economia global;</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/377/mocao_de_congratulacao_-_rosemeire_medeiros_charao_barrizon.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/377/mocao_de_congratulacao_-_rosemeire_medeiros_charao_barrizon.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa Diretora o encaminhamento de Moção de Congratulação para a Secretária de Educação, Rosemeire Medeiros Charão Barrizon (Professora Rosinha), pelo 5° Encontro Regional Formativo e de Socialização e Vivências das Políticas Públicas, realizado no dia 13 de novembro de 2025._x000D_
 A Secretária Rosinha, junto de sua equipe, tem realizado um trabalho dedicado e de grande qualidade, contribuindo para o avanço da educação em Amambai. Por isso, reconhecemos e parabenizamos seu empenho, organização e compromisso com o serviço público.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/417/mocao_congratulacao_darci.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/417/mocao_congratulacao_darci.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Congratulação:_x000D_
   _x000D_
 ao senhor Marco Aurélio Sangueza e à sua esposa Nataly Luna de Oliveira Sangueza, em reconhecimento aos trabalhos que realizam como missionários na África._x000D_
 O casal dedica seu tempo para ajudar comunidades em situação de vulnerabilidade, levando apoio social, orientação, cuidado e esperança para muitas famílias. Esse compromisso merece ser reconhecido publicamente pela Câmara Municipal.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/418/mocao_ctg_ver_eder.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/418/mocao_ctg_ver_eder.pdf</t>
   </si>
   <si>
     <t>Ao CTG Sentinela de Amambai e a Invernada Juvenil pela brilhante participação   no FEGAMS na Cidade de Rio Brilhante MS, onde, com muita dedicação, talento e profundo respeito a tradição gaúcha, conquistaram diversas medalhas e, de forma especial o primeiro lugar na categoria Danças tradicionais, tornando-se campeões do FEGAMS 2025</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/422/mocao_ctg_brasilia.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/422/mocao_ctg_brasilia.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao CTG Sentinela de Amambai, pela brilhante participação no 11º ENATCHÊ – Encontro Nacional da Cultura Tradicionalista Gaúcha, realizado nos dias 5, 6 e 7 de dezembro de 2025, no CTG Sinuelo da Saudade, no Distrito Federal.</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>Moção Pesar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/46/mocao_p_cida_farias.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/46/mocao_p_cida_farias.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares de Ageu Pires Corrêa.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/55/mocao_de_pesar-_luzimar_assinado.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/55/mocao_de_pesar-_luzimar_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Luzimar Dias Peralta.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/58/mocao_pesar_darci.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/58/mocao_pesar_darci.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares do Sr. Manoel Brasil de Melo.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/77/mocao_de_pesar_-_jair_chamorro_de_souza.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/77/mocao_de_pesar_-_jair_chamorro_de_souza.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a família do senhor Jair Chamorro de Souza</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/78/mocao_de_pesar_orlando_brum.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/78/mocao_de_pesar_orlando_brum.pdf</t>
   </si>
   <si>
     <t>Solicitação moção de pesar aos familiares do senhor Orlando M. Brum, pelo falecimento ocorrido no dia 31/07/2025</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/79/mocao_pesar_darci.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/79/mocao_pesar_darci.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, aos familiares do Sr. HENRIQUE KOGICOVSCY, pelo seu falecimento ocorrido 01/08/2025.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/80/mocao_de__pesar_jota.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/80/mocao_de__pesar_jota.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Pesar aos Familiares do Jovem BRENO ROGERIO LIMA DA SILVA, pelo falecimento ocorrido no dia 04/08/2025</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/110/mocao_de_pesar.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/110/mocao_de_pesar.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Helena Lima da Rosa, pelo seu falecimento ocorrido no dia 14/08/2025.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/162/mocaode_pesae_sr._lovato.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/162/mocaode_pesae_sr._lovato.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 _x000D_
 Moção de pesar, aos familiares do Sr. João Antonio Lovatto pelo seu falecimento ocorrido no dia 25/08/2025.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/163/mocaode_pesae_sr._asturio.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/163/mocaode_pesae_sr._asturio.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 _x000D_
 Moção de Pesar aos familiares do senhor, Asturio Pires dos Santos, pelo seu falecimento ocorrido no dia 25 de Agosto de 2025.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/197/mocao_de_pesar_rosa.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/197/mocao_de_pesar_rosa.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 _x000D_
 Solicito uma Moção de Pesar para os familiares do senhor CIRIACO MANCUELLO.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/220/mocao_de_pesar_rosa.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/220/mocao_de_pesar_rosa.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 _x000D_
 Solicitação de Pesar paras os familiares da senhora, Alayde de Cordobal, pelo seu falecimento ocorrido no dia 17 e setembro de 2025.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/230/mocao_de_pesar_rosa.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/230/mocao_de_pesar_rosa.pdf</t>
   </si>
   <si>
     <t>Solicito uma moção de pesar  para os familiares do senhor, DIOCEZIO SGUISSARDI, externamos nossos votos de Paz e solidariedade , pelo falecimento ocorrido dia 23 de SETEMBRO de 2025.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/248/mocao_dio.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/248/mocao_dio.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Pesar:_x000D_
 _x000D_
                     Pelo falecimento do Senhor José Cláudio Martins dos Santos, (Dio)ocorrido no dia 02 de outubro de 2025, solidarizando-se com seus familiares e amigos neste momento de dor e consternação.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/266/mocao_pesar_rosa.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/266/mocao_pesar_rosa.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 _x000D_
 Solicito Moção de Pesar aos familiares do senhor Tranquilino Amaro, pelo seu falecimento ocorrido no dia 05 de outubro e 2025</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/285/mocao_de_pesar_paulo.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/285/mocao_de_pesar_paulo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Pelo falecimento do Senhor Jesus Rodrigues Barbosa_x000D_
 O Vereador Paulo Sérgio Locutor, no uso de suas atribuições legais, manifesta, por meio desta Moção de Pesar, o mais profundo sentimento de condolências pelo falecimento do Senhor Jesus Rodrigues Barbosa, ocorrido no dia 04 de outubro de 2025.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/306/mocao_de_pesar_rosa_sra._irani.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/306/mocao_de_pesar_rosa_sra._irani.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar_x000D_
 _x000D_
 Solicito Moção de Pesar aos familiares da senhora, Irani Fortunato da Silva, pelo falecimento ocorrido dia 20 de outubro de 2025.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/323/mocao_de_pesar_herminia_ligia.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/323/mocao_de_pesar_herminia_ligia.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Pesar:_x000D_
 _x000D_
         Pelo falecimento da senhora Hermínia Alvarenga Nunes, ocorrido 29/10/2025. Neste            momento de dor, prestamos nossos mais sinceros sentimentos à sua filha Neide Alvarenga e aos demais familiares. Dona Hermínia deixa um legado de amor, dedicação e exemplo de vida, sendo lembrada com carinho por todos que tiveram o privilégio de conhecê-la. Sua partida entristece a todos, rogamos a Deus que conforte os corações e traga paz e consolação familiares e amigos.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/362/mocao_de_pesar_primo_dalberto.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/362/mocao_de_pesar_primo_dalberto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR à família do Sr. Primo Dalberto, pelo seu falecimento ocorrido no dia 10 de novembro de 2025.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/363/mocao_de_pesar_darlan.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/363/mocao_de_pesar_darlan.pdf</t>
   </si>
   <si>
     <t>Solicito a moção de pesar aos familiares da senhor Darlan Arnaldo Sarmento Ramos, pelo seu falecimento ocorrido no dia 10/11/2025.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/364/mocao_de_pesar_luiz_gustavo.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/364/mocao_de_pesar_luiz_gustavo.pdf</t>
   </si>
   <si>
     <t>Solicito Moção de Pesar:_x000D_
 _x000D_
 Pelo falecimento do Cabo Luiz Gustavo Cavanha, ocorrido no dia 12 de novembro de 2025._x000D_
 Luiz Gustavo Cavanha era Cabo da Polícia militar de Amambai, profissional dedicado e comprometido com a segurança e o bem-estar da população. Sua partida precoce causa profunda dor e consternação entre familiares, amigos e colegas de farda, deixando um vazio imensurável em nossa comunidade</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/419/mocao_pesar_ver_paulo.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/419/mocao_pesar_ver_paulo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR_x000D_
 Pelo falecimento da Sra. Arcilia Dutra dos Santos_x000D_
 O Vereador Paulo Sérgio Locutor, no uso de suas atribuições legais, manifesta, por meio desta Moção de Pesar, o mais profundo sentimento de condolências pelo falecimento da Senhora Arcilia Dutra dos Santos, ocorrido no dia 28 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>Projeto de Lei Câmara</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_cm_n_09-2025-suzana.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_cm_n_09-2025-suzana.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Municipal de Conscientização e Combate ao Consumo de Cigarro Eletrônico e Tabagismo no Ambiente Escolar no Município de Amambai/MS, e dá outras providências.</t>
   </si>
   <si>
     <t>Éder Pinzan, Darci, Dr. Cassiano Cardozo, Jota Roberto, Rosa Linda Rodrigues, Runes de Oliveira, Suzana Ulisses, Talyta Escobar</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_cm__10-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_cm__10-2025.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Declara de Utilidade Pública a entidade que específica e dá outras providências”._x000D_
 _x000D_
 _x000D_
 Art. 1º. “ASSOCIAÇÃO DE TRILHEIROS TATU PEBA”, com personalidade jurídica de direito privado, sem fins econômicos, localizada à Rua Benjamin Constant, Nº 1539 Vila Graciela, no Município de Amambai/MS, inscrita no CNPJ sob nº 28.455.360/0001-05_x000D_
 _x000D_
  Art. 2º.	 Esta Lei entrará em vigor na data de sua publicação, revogando as disposições em contrário.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_cm_no_11-2025.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_cm_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Ementa: Dispõe sobre a substituição de sinais sonoros de alta intensidade por sinais adequados ao publico com Transtorno do Espectro autista (TEA) nas escolas de Rede Municipal de Ensino de Amambai/MS, e dá outras providências.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_cm_n12.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_cm_n12.pdf</t>
   </si>
   <si>
     <t>SÚMULA:" Dispõe sobre o registro e sepultamento de natimortos e a Politica Municipal de Humanização do Luto Materno e Parental em conformidade com as legislações federal pertinentes , e dá outras providências."</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/325/projeto_de_lei_cm__013.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/325/projeto_de_lei_cm__013.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI CM _x000D_
 Declara de utilidade pública municipal a Associação Guapoy e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/337/projeto_de_lei_cm_14.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/337/projeto_de_lei_cm_14.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Institui o Dia Municipal da Pessoa com Diabetes, a ser celebrado anualmente no dia 14 de novembro, e cria a Semana Municipal de Prevenção, Combate e Capacitação sobre o Diabetes, no âmbito do Município de Amambai/MS, e dá outras providências.”..</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/338/projeto_de_lei_cm_15.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/338/projeto_de_lei_cm_15.pdf</t>
   </si>
   <si>
     <t>SUMULA – “Dispõe sobre a dispensa do uso obrigatório de uniforme escolar para alunos com Transtorno do Espectro Autista (TEA) matriculados na Rede Municipal de Ensino de Amambai- MS, e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/361/projeto_de_lei_cm_no_16.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/361/projeto_de_lei_cm_no_16.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Institui o Programa “Girassol” de Conscientização e Cuidados com as Pessoas Portadoras de Doenças Invisíveis no Município de Amambai/MS."SÚMULA: “Institui o Programa “Girassol” de Conscientização e Cuidados com as Pessoas Portadoras de Doenças Invisíveis no Município de Amambai/MS."</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/390/projeto_de_lei_cm_no_17.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/390/projeto_de_lei_cm_no_17.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Institui e Inclui no Calendário Oficial de Comemorações do Município de Amambai/MS o Dia do Policial Penal, o Dia do Policial Militar, o Dia do Policial Civil, o Dia do Bombeiro Militar e o Dia do Perito Oficial da Polícia Científica”.</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/324/mocao_repudio_decreto_12686_ligia.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/324/mocao_repudio_decreto_12686_ligia.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MOÇÃO DE REPÚDIO AO DECRETO Nº 12.686/2025_x000D_
 Ao: Excelentíssimo Senhor Presidente da Câmara Municipal de Amambai – MS,_x000D_
 Darci José da Silva_x000D_
                             A Vereadora LÍGIA BORGES, no uso de suas atribuições regimentais, vem respeitosamente à presença de Vossa Excelência solicitar o encaminhamento de MOÇÃO DE REPÚDIO ao Decreto nº 12.686, de 20 de outubro de 2025, que institui a Política Nacional de Educação Especial Inclusiva (PNEEI) e a Rede Nacional de Educação Especial Inclusiva.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDAS</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_proposta_de_emenda.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_proposta_de_emenda.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PPA 2026–2029_x000D_
 Autor: Vereador José Roberto dos Santos – Jota Roberto_x000D_
 Destinatário: Comissão de Orçamento e Finanças_x000D_
 Matéria: Inclusão de ação vinculada à execução da Lei Municipal nº_x000D_
 2.922/2025 – Semana e Dia Municipal da Agricultura Familiar</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/403/proposta_ppa.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/403/proposta_ppa.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PPA 2026 –2029_x000D_
 Autor(a): Vereadora Suzana Ulisses da Silva_x000D_
 Matéria: Inclusão de Ação Governamental relacionada à execução da Lei Municipal nº 2.935/2025_x000D_
 Destinatário: Comissão Permanente de Orçamento e Finanças_x000D_
 1. Texto da Emenda_x000D_
 Emenda Aditiva ao Projeto de Lei nº 038/2025 – PPA 2026–2029_x000D_
 Fica acrescida ao Programa de Educação e Promoção da Saúde nas Escolas (ou denominação equivalente no PPA vigente) a seguinte Ação_x000D_
 Governamental:</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/423/emenda_aditiva_no_01.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/423/emenda_aditiva_no_01.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01.2025 ao PL GP 040.2025, proposta pela CLJRF e CFO.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/424/emenda_aditiva_no_02.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/424/emenda_aditiva_no_02.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 02.2025 ao PL GP 040.2025, proposta pela CLJRF e CFO.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/425/emenda_aditiva_no_03.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf</t>
+    <t>http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/425/emenda_aditiva_no_03.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 03.2025 ao PL GP 040.2025, proposta pela CLJRF e CFO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4669,68 +4669,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao200.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao201.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao202.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao204.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao205.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao208.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao209.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao210.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao211.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/62/indicaao_n_223-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/63/indicaao_n_224-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/64/indicaao_n_225-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/65/indicaao_n_226-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/66/indicaao_n_227-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/67/indicaao_n_228-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/68/indicaao_n_229-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/69/indicaao_n_230-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/70/indicaao_n_231-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/71/indicaao_n_232-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_233-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_234-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_235-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_236-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_237-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_238-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_239-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_240-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_241-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_242-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_243-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_n_244-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_n_245-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_n_246-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_n_247-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_n_248-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_n_249-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_250-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no_251-2025_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_252-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_253-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no_254-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no_255-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_256-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_257-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_258-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no_259-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_260-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no_261-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_262-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no263-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no_264-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no_265-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no_266-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_267-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_268-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_269-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_no_270.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_no_271.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no_272.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_no_273.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no_274.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_n_275.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_n_276.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_n_277.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_n_278.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_n_279.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_n_280.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_n_281.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_n_282.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_n_283.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_n_284.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_n_285.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_n_286.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_no_287.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no_288.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no_289.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_no_290.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no_291.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no_292.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no_293.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_294.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_295.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no_296.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no_297.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_no_298.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_no_299.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_no_300.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_no_301.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_no_302.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_no_303.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no_304.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no_305.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_306.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/247/indicacao_no_307.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_no_308.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_no_309.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_310.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_no_311.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_no_312.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_no_313.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_no_314.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_no_315.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_no_316.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no_317.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no_318.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no_319.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_no_320.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_321.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_322.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_no_323.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_no_324.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_no_325.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_no_326.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no_327.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_no_328.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_no_329.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no_330.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_no_331.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_no_332.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_no_333.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_no_334.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_no_335.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_no_336.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_no_337.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_no_338.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_no_339.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_no_340.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_no_341.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/298/indicacao_no_342.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/299/indicacao_no_343.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_no_344.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_no_345.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_no_346.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_no__347.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_no_348.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_no_349.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_no_350.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_no_351.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_no_352.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_no_353.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_354.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_no_355.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_no_356.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_no_357.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_no_358.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_no_359.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_no_360.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_no_361.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_no_362.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_no_363.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_no_364.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_no_365.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_no_366.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao__367.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/357/indicacao__368.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/358/indicacao__369.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/359/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_372.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_373.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_374.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/371/indicacao_375.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_376.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_377.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_no_378.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_no_379.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_no_380.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_no_381.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_no_382.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_no_383.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_no_384.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_no_385.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_no_386.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_no_387.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_no_388.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_389.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/26/parecer_31.2025_-_pl_gp_018.2025_-_projeto_de_moradias_e_regularizacoes_casa_viva.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/27/parecer_32.2025_-_plc_002.2025_-_altera_lcm_n._002-2003_ctm_-_iss_de_obras_e_servios_cartorrios.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/28/parecer_33.2025_-_pl_gp_012.2025_-_ratifica_protocolo_de_intenoo_-_conisul.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/29/parecer_34.2025_-_pl_gp_016.2025_-_altera_lei_municipal_n._2.898-2024_-_transporte_escolar_rural.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/30/parecer_35.2025_-_pl_gp_019.2025_-_fundo_municipal_anel_virio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/31/parecer_36.2025_-_pl_cm_09.2025_-_campanha_cigarro_eletrnico.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/32/parecer_37.2025_-_pl_gp_021.2025_-_abre_credito_especial_-_unidades_escolares.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/34/parecer_38.2025_-_cfo_-_pl_gp_013.2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/57/parecer_39.2025_-_pr_01.2025_-_comissoo_de_honrarias.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/82/parecer_41.2025_-_pr_no_02.2025_-_concurso_de_frases.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/103/parecer_42.2025_-_pl_gp_027.2025_-_altera_lei_municipal_n._1.874-2004_-_previbai_-_data_de_repasse.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/104/parecer_43.2025_-_pl_gp_024.2025_-_altera_lei_municipal_n._2.902-2024_-_permuta_aeroporto_municipal.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/114/parecer_44.2025_-_pl_gp_023.2025_-_cljrf_-_reurb_tac_-_rua_teodoro_jurgielewicks.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/115/parecer_45.2025_-_pl_gp_025.2025_-_clrjf_-_utilidade_publica_associacao_nande_kaiowa.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/116/parecer_46.2025_-_pl_gp_026.2025_-_clrjf_-_prorroga_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/117/parecer_47.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/118/parecer_48.2025_-_pl_cm_10.2025_-_clrjf_-_utilidade_publica_tatu_peba.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/119/parecer_49.2025_-_solicitacao_uso_da_tribuna_livre_-_maiara_gomes_de_farias.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/120/parecer_50.2025_-_pl_gp_025.2025_-_cesas_-_utilidade_publica_associacao_nande_kaiowa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/121/parecer_51.2025_-_pl_gp_026.2025_-_cesas_-_prorroga_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/122/parecer_52.2025_-_pl_cm_10.2025_-_cesas_-_utilidade_publica_tatu_peba.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/142/parecer_comissao_53.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/143/parecer_comissao_54.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/144/parecer_comissao_55.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/198/parecer_comissao_57.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/171/parecer_comissao_58.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/200/parecer_comissao_60.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/201/parecer_comissao_61.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/180/parecer_62.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/202/parecer_comissao_63.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/203/parecer_64.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/224/parecer_65.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/312/parecer_66_gp_029.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/225/parecer_67.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/311/parecer_68__pl_12.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/313/parecer_70_pl_029.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/234/parecer_71.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/310/parecer_72_gp_029.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/309/parecer_73_pl_12.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/308/parecer_74_gp_029.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/307/parecer_75_pl_12.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/353/parecer_76.2025_-_pl_gp_030.2025_-_clrjf_-_limpeza_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/351/parecer_77.2025_-_pl_gp_030.2025_-_limpeza_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/352/parecer_78.2025_-_pl_gp_033.2025_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/354/parecer_79.2025_-_pl_gp_037.2025_-_altera_lei_n._1.765-2003_-_germano_diomar_pott.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/355/parecer_80.2025_-_pl_cm_13.2025_-_utilidade_publica_associacao_guapoy.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/393/parecer_81.2025_-_plc_006.2025_-_altera_estatuto_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/394/parecer_82.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/395/parecer_83.2025_-_pr_04.2025_-_comissao_acompanhamento_licitacao.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/396/parecer_84.2025_-_pl_cm_14.2025_-_dia_municipal_da_pessoa_com_diabetes.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/397/parecer_85.2025_-_pl_cm_15.2025_-_dispensa_de_uniforme_para_alunos_tea.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/398/parecer_86.2025_-_pl_cm_16.2025_-_programa_girassol_doencas_invisiveis.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/392/parecer_87.2025_-_pl_gp_041.2025_-_convenio_comcisp.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/399/parecer_88.2025_-_pl_cm_17.2025_-_dia_dos_policiais.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/400/parecer_89.2025_-_pl_gp_038.2025_-_cfo_-_ppa_2026_-_2029.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/401/parecer_90.2025_-_pl_gp_039.2025_-_cfo_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/404/parecer_91.2025_-_cesas_-__plc_006.2025_-_altera_estatuto_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/405/parecer_92.2025_-_cesas_-_pl_cm_14.2025_-_dia_municipal_da_pessoa_com_diabetes.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/406/parecer_93.2025_-_cesas_-_pl_cm_15.2025_-_dispensa_de_uniforme_para_alunos_tea.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/407/parecer_94.2025_-_cesas_-_pl_cm_16.2025_-_programa_girassol_doencas_invisiveis.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/408/parecer_95.2025_-_cesas_-_pl_cm_17.2025_-_dia_dos_policiais.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/409/parecer_96.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/410/parecer_97.2025_-_cfo_-__plc_006.2025_-_altera_estatuto_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/411/parecer_98.2025_-_cfo_-_pl_cm_14.2025_-_dia_municipal_da_pessoa_com_diabetes.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/412/parecer_99.2025_-_cfo_-_pl_cm_15.2025_-_dispensa_de_uniforme_para_alunos_tea.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/413/parecer_100.2025_-_cfo_-_pl_cm_16.2025_-_programa_girassol_doencas_invisiveis.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/414/parecer_101.2025_-_cfo_-_pl_cm_17.2025_-_dia_dos_policiais.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/420/parecer_102.2025_-_pl_gp_042.2025_-_convenio_comcisp.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/426/parecer_103.2025_-_pl_gp_044.2025_-_prorrogacao_de_cessao_de_lotes_da_horta_municipal.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/427/parecer_104.2025_-_plc_005.2025_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/428/parecer_105.2025_-_pl_gp_035.2025_-_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/429/parecer_106.2025_-_pl_gp_036.2025_-_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_do_decreto_01.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/22/plc_002-2025_-_altera_lcm_n._002-2003_ctm_-_iss_de_obras_e_servios_cartorrios.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/161/oficio_gp_041.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_complementar_004_25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/286/plc_005-2025_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/368/of_gp_052_pl_006.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_resolucao_no_01-2025-mesa.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_resolucao_no_02-2025.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_resolucao_no_03.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_resolucao_no_04.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/59/requerimento_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/60/requerimento_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/61/requerimento_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento__018-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/124/requerimento_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/155/requerimento_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento__no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento__no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/158/requerimento__no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_no_024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_no_026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/334/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/348/requerimento_no_029.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/370/requerimento_no30.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/23/pl_012-2025_-_ratifica_protocolo_de_intenoo_-_conisul.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/33/pl_013-2025_-_ldo_-_diretrizes_orcamentaria_para_2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/24/pl_016-2025_-_altera_lei_municipal_n._2.898-2024_-_transporte_escolar_rural.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/17/pl_018-2025_-_projeto_de_moradias_e_regularizacoes_casa_viva.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/18/pl_019-2025_-_fundo_municipal_anul_virio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/19/pl_020-2025_-_medalha_solon_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/20/pl_021-2025_-_abre_credito_especial_-_licitacoes_creche_e_escola_1.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/83/pl_023-2025_-_reurb_tac_-_rua_teodoro_jurgielewicks.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/84/pl_024-2025_-_altera_lei_municipal_n._2.902-2024_-_permuta_aeroporto_municipal.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/85/pl_025-2025_-_declara_de_utilidade_pblica_-_associaoo_nande_kaiowa_limoo_verde_de_amambai.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/86/pl_026-2025_-_prorroga_plano_municipal_de_educaoo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/87/pl_027-2025_-_altera_lei_municipal_n._1.874-2004_-_previbai_-_data_de_repasse.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/88/pl_028-2025_-_d_denominaoo_ao_morro_do_cruzeiro_morro_do_ctg.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/159/oficio_gp_040.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/160/oficio_gp_042.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_n_031.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_lei_32.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/232/proj_lei_gp_033_25.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/287/pl_035-2025_-_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/288/pl_036-2025_-_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/333/projeto_lei_038.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/336/pl_39.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/369/of_gp_053_pl_040.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/391/oficio_gp_cam_54_pl_041.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/415/pl_042.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/416/pl_043.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_lei_044.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/42/mocao_roberto_peres.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/43/mocao_ligia.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/44/mocao_cida_farias.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/45/mocao_suzana.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/53/mocao_jota.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/54/mocao_paulo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/72/mocao_obmep.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/74/mocao_de_congratulaao-_maria_derli_jaime.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/75/mocao_egberto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/76/mocao_policiais.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/81/mocao_de_congratulacao_roberto.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/102/mocao_de_congratulacao_suzana.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/111/mocao_de_congratulacao.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/112/mocao_de_congratulacao1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/134/mocao_de_congratulacao_perifeirarte_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/135/mocao_de_congatulacao_ademir.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_de_congratulacao_pyetra.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/137/mocao_de_congratulacao_janete.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/138/mocao_de_congratulacao_maikon.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/139/mocao_de_congratulacao_detrat.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/164/mocao_congratulacao__jota.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/165/mocao_congratulacao__aucleia.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/166/mocao_de_congratulacao__amaterra.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/167/mocao_congratulacao__clube.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/168/mocao_congratulacao__ctg__sentinela.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/169/mocao_congratulacao_policia.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/170/mocao_congratulacao__luciney_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/179/mocao_de_congratulacao_cida.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/194/mocao_de_congratulacao_rosa_linda.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/195/mocao_de_congratulacao_suzana.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/196/mocao_de_congratulacao_dr._cassiano.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/221/mocao_de_congratulacao_paulo_sergio_locutor.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/222/mocao_de_congratulacao_dr._cassiano_2.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/229/mocao_de_congratulacao_cida_3.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/233/mocao_congratulacao_jota_roberto.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/235/29.09.2025_-_congratulacao_ramon_sangue.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/236/mocao_congratulacao-_cassiano.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/237/mocao_congratulacao_cida.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/238/mocao_congratulacao-_paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/261/mocao_de_congratulacao_ligia.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/263/mocao_congratulacao-cassino.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/262/mocao_de_congratulacao_cida.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/267/mocao_cong_jota_porto.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/268/mocao_cong_jota_copetti.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/284/mocao_de_congratulacao_paulo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/289/mocao_de_congratulacao__rosa.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/303/mocao_de_congratulacao__cida.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/304/mocao_de_congratulacao__jose_bambil_1.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/305/mocao_de_congratulacao_fernando_fischer_1.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/316/solicitacao_de_mocao_eder_pastoral_crianca.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/317/mocao_ao_conselho_tutelar_ii_suzana.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/318/mocao_de_congratulacao__prof_maristela_e_andre_jota.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/322/mocao_ao_motorista_anjostur.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/335/mocao_paulo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/349/mocao_de_congrutalacao-_roni_cesar.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/374/mocao_de_congratulacao_iedl.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/375/mocao_de_congratulacao_suzana.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/376/mocao_de_congratulacao_emp.fem.17-11-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/377/mocao_de_congratulacao_-_rosemeire_medeiros_charao_barrizon.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/417/mocao_congratulacao_darci.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/418/mocao_ctg_ver_eder.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/422/mocao_ctg_brasilia.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/46/mocao_p_cida_farias.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/55/mocao_de_pesar-_luzimar_assinado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/58/mocao_pesar_darci.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/77/mocao_de_pesar_-_jair_chamorro_de_souza.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/78/mocao_de_pesar_orlando_brum.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/79/mocao_pesar_darci.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/80/mocao_de__pesar_jota.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/110/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/162/mocaode_pesae_sr._lovato.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/163/mocaode_pesae_sr._asturio.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/197/mocao_de_pesar_rosa.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/220/mocao_de_pesar_rosa.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/230/mocao_de_pesar_rosa.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/248/mocao_dio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/266/mocao_pesar_rosa.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/285/mocao_de_pesar_paulo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/306/mocao_de_pesar_rosa_sra._irani.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/323/mocao_de_pesar_herminia_ligia.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/362/mocao_de_pesar_primo_dalberto.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/363/mocao_de_pesar_darlan.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/364/mocao_de_pesar_luiz_gustavo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/419/mocao_pesar_ver_paulo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_cm_n_09-2025-suzana.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_cm__10-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_cm_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_cm_n12.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/325/projeto_de_lei_cm__013.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/337/projeto_de_lei_cm_14.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/338/projeto_de_lei_cm_15.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/361/projeto_de_lei_cm_no_16.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/390/projeto_de_lei_cm_no_17.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/324/mocao_repudio_decreto_12686_ligia.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_proposta_de_emenda.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/403/proposta_ppa.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/423/emenda_aditiva_no_01.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/424/emenda_aditiva_no_02.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/425/emenda_aditiva_no_03.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/4/indicacao200.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao201.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao202.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/6/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao204.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao205.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao208.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao209.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao210.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao211.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/62/indicaao_n_223-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/63/indicaao_n_224-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/64/indicaao_n_225-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/65/indicaao_n_226-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/66/indicaao_n_227-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/67/indicaao_n_228-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/68/indicaao_n_229-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/69/indicaao_n_230-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/70/indicaao_n_231-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/71/indicaao_n_232-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_233-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_234-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_235-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_236-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_237-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_238-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_239-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_240-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_241-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_242-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_243-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_n_244-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_n_245-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_n_246-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_n_247-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_n_248-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_n_249-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no_250-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no_251-2025_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no_252-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_no_253-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no_254-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no_255-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_no_256-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_no_257-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no_258-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no_259-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no_260-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no_261-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no_262-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no263-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no_264-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no_265-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no_266-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no_267-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_no_268-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_no_269-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_no_270.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_no_271.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no_272.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_no_273.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no_274.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_n_275.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_n_276.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_n_277.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_n_278.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_n_279.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_n_280.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_n_281.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_n_282.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_n_283.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_n_284.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_n_285.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_n_286.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/205/indicacao_no_287.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no_288.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no_289.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_no_290.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no_291.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no_292.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no_293.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_no_294.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no_295.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no_296.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no_297.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_no_298.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_no_299.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_no_300.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_no_301.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_no_302.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_no_303.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no_304.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no_305.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/246/indicacao_no_306.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/247/indicacao_no_307.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_no_308.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_no_309.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_310.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_no_311.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_no_312.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_no_313.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_no_314.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_no_315.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_no_316.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no_317.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no_318.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no_319.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_no_320.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_321.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_322.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_no_323.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_no_324.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_no_325.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_no_326.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no_327.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_no_328.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_no_329.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no_330.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_no_331.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_no_332.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_no_333.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_no_334.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_no_335.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/292/indicacao_no_336.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_no_337.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_no_338.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_no_339.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_no_340.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_no_341.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/298/indicacao_no_342.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/299/indicacao_no_343.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_no_344.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/301/indicacao_no_345.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_no_346.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_no__347.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_no_348.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_no_349.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_no_350.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_no_351.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_no_352.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_no_353.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_354.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_no_355.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_no_356.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_no_357.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_no_358.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_no_359.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_no_360.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_no_361.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_no_362.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_no_363.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_no_364.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_no_365.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_no_366.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/356/indicacao__367.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/357/indicacao__368.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/358/indicacao__369.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/359/indicacao_370.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_371.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_372.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_373.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_374.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/371/indicacao_375.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_376.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_377.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_no_378.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_no_379.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_no_380.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_no_381.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_no_382.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_no_383.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_no_384.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_no_385.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_no_386.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_no_387.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_no_388.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_no_389.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/26/parecer_31.2025_-_pl_gp_018.2025_-_projeto_de_moradias_e_regularizacoes_casa_viva.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/27/parecer_32.2025_-_plc_002.2025_-_altera_lcm_n._002-2003_ctm_-_iss_de_obras_e_servios_cartorrios.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/28/parecer_33.2025_-_pl_gp_012.2025_-_ratifica_protocolo_de_intenoo_-_conisul.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/29/parecer_34.2025_-_pl_gp_016.2025_-_altera_lei_municipal_n._2.898-2024_-_transporte_escolar_rural.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/30/parecer_35.2025_-_pl_gp_019.2025_-_fundo_municipal_anel_virio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/31/parecer_36.2025_-_pl_cm_09.2025_-_campanha_cigarro_eletrnico.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/32/parecer_37.2025_-_pl_gp_021.2025_-_abre_credito_especial_-_unidades_escolares.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/34/parecer_38.2025_-_cfo_-_pl_gp_013.2025_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/57/parecer_39.2025_-_pr_01.2025_-_comissoo_de_honrarias.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/82/parecer_41.2025_-_pr_no_02.2025_-_concurso_de_frases.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/103/parecer_42.2025_-_pl_gp_027.2025_-_altera_lei_municipal_n._1.874-2004_-_previbai_-_data_de_repasse.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/104/parecer_43.2025_-_pl_gp_024.2025_-_altera_lei_municipal_n._2.902-2024_-_permuta_aeroporto_municipal.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/114/parecer_44.2025_-_pl_gp_023.2025_-_cljrf_-_reurb_tac_-_rua_teodoro_jurgielewicks.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/115/parecer_45.2025_-_pl_gp_025.2025_-_clrjf_-_utilidade_publica_associacao_nande_kaiowa.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/116/parecer_46.2025_-_pl_gp_026.2025_-_clrjf_-_prorroga_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/117/parecer_47.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/118/parecer_48.2025_-_pl_cm_10.2025_-_clrjf_-_utilidade_publica_tatu_peba.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/119/parecer_49.2025_-_solicitacao_uso_da_tribuna_livre_-_maiara_gomes_de_farias.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/120/parecer_50.2025_-_pl_gp_025.2025_-_cesas_-_utilidade_publica_associacao_nande_kaiowa.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/121/parecer_51.2025_-_pl_gp_026.2025_-_cesas_-_prorroga_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/122/parecer_52.2025_-_pl_cm_10.2025_-_cesas_-_utilidade_publica_tatu_peba.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/142/parecer_comissao_53.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/143/parecer_comissao_54.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/144/parecer_comissao_55.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/198/parecer_comissao_57.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/171/parecer_comissao_58.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/200/parecer_comissao_60.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/201/parecer_comissao_61.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/180/parecer_62.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/202/parecer_comissao_63.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/203/parecer_64.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/224/parecer_65.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/312/parecer_66_gp_029.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/225/parecer_67.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/311/parecer_68__pl_12.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/313/parecer_70_pl_029.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/234/parecer_71.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/310/parecer_72_gp_029.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/309/parecer_73_pl_12.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/308/parecer_74_gp_029.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/307/parecer_75_pl_12.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/353/parecer_76.2025_-_pl_gp_030.2025_-_clrjf_-_limpeza_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/351/parecer_77.2025_-_pl_gp_030.2025_-_limpeza_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/352/parecer_78.2025_-_pl_gp_033.2025_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/354/parecer_79.2025_-_pl_gp_037.2025_-_altera_lei_n._1.765-2003_-_germano_diomar_pott.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/355/parecer_80.2025_-_pl_cm_13.2025_-_utilidade_publica_associacao_guapoy.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/393/parecer_81.2025_-_plc_006.2025_-_altera_estatuto_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/394/parecer_82.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/395/parecer_83.2025_-_pr_04.2025_-_comissao_acompanhamento_licitacao.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/396/parecer_84.2025_-_pl_cm_14.2025_-_dia_municipal_da_pessoa_com_diabetes.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/397/parecer_85.2025_-_pl_cm_15.2025_-_dispensa_de_uniforme_para_alunos_tea.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/398/parecer_86.2025_-_pl_cm_16.2025_-_programa_girassol_doencas_invisiveis.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/392/parecer_87.2025_-_pl_gp_041.2025_-_convenio_comcisp.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/399/parecer_88.2025_-_pl_cm_17.2025_-_dia_dos_policiais.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/400/parecer_89.2025_-_pl_gp_038.2025_-_cfo_-_ppa_2026_-_2029.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/401/parecer_90.2025_-_pl_gp_039.2025_-_cfo_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/404/parecer_91.2025_-_cesas_-__plc_006.2025_-_altera_estatuto_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/405/parecer_92.2025_-_cesas_-_pl_cm_14.2025_-_dia_municipal_da_pessoa_com_diabetes.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/406/parecer_93.2025_-_cesas_-_pl_cm_15.2025_-_dispensa_de_uniforme_para_alunos_tea.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/407/parecer_94.2025_-_cesas_-_pl_cm_16.2025_-_programa_girassol_doencas_invisiveis.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/408/parecer_95.2025_-_cesas_-_pl_cm_17.2025_-_dia_dos_policiais.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/409/parecer_96.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/410/parecer_97.2025_-_cfo_-__plc_006.2025_-_altera_estatuto_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/411/parecer_98.2025_-_cfo_-_pl_cm_14.2025_-_dia_municipal_da_pessoa_com_diabetes.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/412/parecer_99.2025_-_cfo_-_pl_cm_15.2025_-_dispensa_de_uniforme_para_alunos_tea.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/413/parecer_100.2025_-_cfo_-_pl_cm_16.2025_-_programa_girassol_doencas_invisiveis.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/414/parecer_101.2025_-_cfo_-_pl_cm_17.2025_-_dia_dos_policiais.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/420/parecer_102.2025_-_pl_gp_042.2025_-_convenio_comcisp.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/426/parecer_103.2025_-_pl_gp_044.2025_-_prorrogacao_de_cessao_de_lotes_da_horta_municipal.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/427/parecer_104.2025_-_plc_005.2025_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/428/parecer_105.2025_-_pl_gp_035.2025_-_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/429/parecer_106.2025_-_pl_gp_036.2025_-_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_do_decreto_01.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/22/plc_002-2025_-_altera_lcm_n._002-2003_ctm_-_iss_de_obras_e_servios_cartorrios.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/161/oficio_gp_041.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_complementar_004_25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/286/plc_005-2025_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/368/of_gp_052_pl_006.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_resolucao_no_01-2025-mesa.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_resolucao_no_02-2025.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_resolucao_no_03.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/350/projeto_de_resolucao_no_04.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/59/requerimento_n_015-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/60/requerimento_n_016-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/61/requerimento_n_017-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/101/requerimento__018-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/124/requerimento_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/155/requerimento_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/156/requerimento__no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento__no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/158/requerimento__no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_no_024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_no_026.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/239/requerimento_no_027.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/334/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/348/requerimento_no_029.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/370/requerimento_no30.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/23/pl_012-2025_-_ratifica_protocolo_de_intenoo_-_conisul.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/33/pl_013-2025_-_ldo_-_diretrizes_orcamentaria_para_2026.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/24/pl_016-2025_-_altera_lei_municipal_n._2.898-2024_-_transporte_escolar_rural.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/17/pl_018-2025_-_projeto_de_moradias_e_regularizacoes_casa_viva.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/18/pl_019-2025_-_fundo_municipal_anul_virio.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/19/pl_020-2025_-_medalha_solon_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/20/pl_021-2025_-_abre_credito_especial_-_licitacoes_creche_e_escola_1.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/83/pl_023-2025_-_reurb_tac_-_rua_teodoro_jurgielewicks.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/84/pl_024-2025_-_altera_lei_municipal_n._2.902-2024_-_permuta_aeroporto_municipal.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/85/pl_025-2025_-_declara_de_utilidade_pblica_-_associaoo_nande_kaiowa_limoo_verde_de_amambai.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/86/pl_026-2025_-_prorroga_plano_municipal_de_educaoo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/87/pl_027-2025_-_altera_lei_municipal_n._1.874-2004_-_previbai_-_data_de_repasse.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/88/pl_028-2025_-_d_denominaoo_ao_morro_do_cruzeiro_morro_do_ctg.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/159/oficio_gp_040.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/160/oficio_gp_042.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_n_031.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_lei_32.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/232/proj_lei_gp_033_25.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/287/pl_035-2025_-_uso_e_ocupacao_do_solo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/288/pl_036-2025_-_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/332/projeto_de_lei_37.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/333/projeto_lei_038.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/336/pl_39.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/369/of_gp_053_pl_040.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/391/oficio_gp_cam_54_pl_041.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/415/pl_042.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/416/pl_043.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_lei_044.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/42/mocao_roberto_peres.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/43/mocao_ligia.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/44/mocao_cida_farias.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/45/mocao_suzana.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/53/mocao_jota.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/54/mocao_paulo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/72/mocao_obmep.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/74/mocao_de_congratulaao-_maria_derli_jaime.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/75/mocao_egberto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/76/mocao_policiais.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/81/mocao_de_congratulacao_roberto.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/102/mocao_de_congratulacao_suzana.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/111/mocao_de_congratulacao.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/112/mocao_de_congratulacao1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/134/mocao_de_congratulacao_perifeirarte_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/135/mocao_de_congatulacao_ademir.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_de_congratulacao_pyetra.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/137/mocao_de_congratulacao_janete.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/138/mocao_de_congratulacao_maikon.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/139/mocao_de_congratulacao_detrat.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/164/mocao_congratulacao__jota.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/165/mocao_congratulacao__aucleia.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/166/mocao_de_congratulacao__amaterra.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/167/mocao_congratulacao__clube.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/168/mocao_congratulacao__ctg__sentinela.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/169/mocao_congratulacao_policia.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/170/mocao_congratulacao__luciney_.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/179/mocao_de_congratulacao_cida.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/194/mocao_de_congratulacao_rosa_linda.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/195/mocao_de_congratulacao_suzana.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/196/mocao_de_congratulacao_dr._cassiano.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/221/mocao_de_congratulacao_paulo_sergio_locutor.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/222/mocao_de_congratulacao_dr._cassiano_2.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/229/mocao_de_congratulacao_cida_3.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/233/mocao_congratulacao_jota_roberto.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/235/29.09.2025_-_congratulacao_ramon_sangue.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/236/mocao_congratulacao-_cassiano.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/237/mocao_congratulacao_cida.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/238/mocao_congratulacao-_paulo_sergio.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/261/mocao_de_congratulacao_ligia.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/263/mocao_congratulacao-cassino.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/262/mocao_de_congratulacao_cida.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/267/mocao_cong_jota_porto.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/268/mocao_cong_jota_copetti.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/284/mocao_de_congratulacao_paulo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/289/mocao_de_congratulacao__rosa.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/303/mocao_de_congratulacao__cida.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/304/mocao_de_congratulacao__jose_bambil_1.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/305/mocao_de_congratulacao_fernando_fischer_1.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/316/solicitacao_de_mocao_eder_pastoral_crianca.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/317/mocao_ao_conselho_tutelar_ii_suzana.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/318/mocao_de_congratulacao__prof_maristela_e_andre_jota.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/322/mocao_ao_motorista_anjostur.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/335/mocao_paulo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/349/mocao_de_congrutalacao-_roni_cesar.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/374/mocao_de_congratulacao_iedl.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/375/mocao_de_congratulacao_suzana.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/376/mocao_de_congratulacao_emp.fem.17-11-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/377/mocao_de_congratulacao_-_rosemeire_medeiros_charao_barrizon.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/417/mocao_congratulacao_darci.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/418/mocao_ctg_ver_eder.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/422/mocao_ctg_brasilia.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/46/mocao_p_cida_farias.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/55/mocao_de_pesar-_luzimar_assinado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/58/mocao_pesar_darci.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/77/mocao_de_pesar_-_jair_chamorro_de_souza.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/78/mocao_de_pesar_orlando_brum.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/79/mocao_pesar_darci.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/80/mocao_de__pesar_jota.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/110/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/162/mocaode_pesae_sr._lovato.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/163/mocaode_pesae_sr._asturio.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/197/mocao_de_pesar_rosa.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/220/mocao_de_pesar_rosa.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/230/mocao_de_pesar_rosa.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/248/mocao_dio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/266/mocao_pesar_rosa.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/285/mocao_de_pesar_paulo.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/306/mocao_de_pesar_rosa_sra._irani.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/323/mocao_de_pesar_herminia_ligia.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/362/mocao_de_pesar_primo_dalberto.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/363/mocao_de_pesar_darlan.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/364/mocao_de_pesar_luiz_gustavo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/419/mocao_pesar_ver_paulo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_cm_n_09-2025-suzana.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_cm__10-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei_cm_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_cm_n12.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/325/projeto_de_lei_cm__013.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/337/projeto_de_lei_cm_14.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/338/projeto_de_lei_cm_15.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/361/projeto_de_lei_cm_no_16.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/390/projeto_de_lei_cm_no_17.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/324/mocao_repudio_decreto_12686_ligia.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_proposta_de_emenda.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/403/proposta_ppa.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/423/emenda_aditiva_no_01.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/424/emenda_aditiva_no_02.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.amambai.ms.leg.br/media/sapl/public/materialegislativa/2025/425/emenda_aditiva_no_03.2025_-_pl_gp_040.2025_-_cria_controladoria-geral_pma.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H421"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="185.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="170.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="169.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>